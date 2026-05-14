--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -10,323 +10,1147 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="359">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DENAIR PEDRO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL – PPA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS-RO PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 122.000,00 (CENTO E VINTE E DOIS MIL REAIS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 1.083.430,94, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 55.000,00 (CINQUENTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>GOIANO DO SUPERME-CADO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_de_inclusao_de_jogo_de_xadrez_recuperado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a promoção do incentivo a prática do xadrez nas creches, escolas de educação infantil (pré-escolas), no ensino fundamental e médio.”</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>DEDÉ DA SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_lei_ordinaria_003_-_transporte_de_paciente_integrante_-_dede.pdf</t>
+  </si>
+  <si>
+    <t>”Dispõe sobre o uso de veículos municipais para transporte de pacientes da rede privada em caso de urgência, emergência e eletiva”.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>VALMIR MOTO TAXI</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Institui o PROGRAMA SEMEANDO ÁGUAS, no âmbito do Município de Alto Alegre dos Parecis, objetivando a construção de barraginhas e/ou curvas de nível com cochinhos para recuperação e perenização hídrica, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>662</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO – CME E CRIAÇÃO DO SISTEMA MUNICIPAL DE EDUCAÇÃO DE ENSINO – SME DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, RECURSO TC 9626002024/FNDE-CAIXA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL, REF. REFORMA UBS DA LINHA P-44 - PROP. 25-004, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2026, O CRÉDITO ADICIONAL ESPECIAL, EQUIPAMENTOS LABORATORIAIS – SESAU E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2026, O CRÉDITO ADICIONAL ESPECIAL, AQ. INS. ODONTOLOGICOS PROP N° 07006/2025-04 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2026, O CRÉDITO ADICIONAL ESPECIAL, EQUIP E MAT PERM UBSs PROP Nº 11913577000125002 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2026, O CRÉDITO ADICIONAL ESPECIAL, EQUIP E MAT PERM PROP Nº 11913577000125001 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de despesas da Casa de Acolhimento da Criança e do Adolescente do Município de Alto Alegre dos Parecis/RO por meio de suprimento de fundos, e dá outras providências.”</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para concessão de subvenção social a Associação de pais e amigos dos excepcionais do Município de Alto Alegre dos Parecis/RO - APAE, e da outras providencias”.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para concessão de subvenção social a Instituição Educacional Policia Mirim do Município de Alto Alegre dos Parecis/RO, e da outras providencias”.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2026, O CRÉDITO ADICIONAL ESPECIAL, TERMO DE CONVÊNIO nº 484/2025/PGE-DERADM E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/673/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 56.516,00 (CINQUENTA E SEIS MIL, QUINHENTOS E DEZESSEIS REAIS) E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/674/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 5.400,00 (CINCO MIL E QUATROCENOS REAIS) E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/679/plo_no_2.438_2026-26.02_gabinete_juntada6pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 42.130,24 (QUARENTA E DOIS MIL CENTO E TRINTA REAIS E VINTE E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/680/plo_no_2.439_2026_26.02_semec_eti_juntada12pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 189.693,23_ETI, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/681/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 310.360,67_CR 919030-2021/MSAUDE/CAIXA, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/682/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 396.336,18_INC APS PROP Nº 36000697825202500, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/683/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 119.183,20_CV 509/2025/PGE-SEOSP, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/684/plon243.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 240.258,36_CR 964047/24/MESP/CAIXA, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/694/plon24_2_3.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 50.886,76_CUSTEIO APAE SIGTV110037920250003 GND3, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/686/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 203.547,05_AQ. VEICULO SIGTV110037920250001 GND4, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/687/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 25.298,07_CV 073/SEJUCEL/PGE/2023, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 193.719,78_CV Nº 285/2025/PGE-DERADM, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/692/plo_no_2.450_2026_06.03_semfa_juntada7pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/693/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 248.000,00 (DUZENTOS E QUARENTA E OITO MIL REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/695/pl_2.449.2026_-6_pg_2.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alterações na Lei nº 2.091, de 6 de agosto de 2025 que dispõe sobre a concessão de Auxílio aos Membros da Comissão de Sindicância Administrativa e de Processo Administrativo Disciplinar – PAD do Município de Alto Alegre dos Parecis/RO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/696/plo_no_2.452_2026_09.03_semfa_juntada53pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 17.080,80_CV Nº 326/SEAS/PGE/2023, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/697/plon24_2_2.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR (ART. 43, § 1º, INCISO I DA LEI 4.320/64) DE R$ 101.773,52_CUSTEIO APAE SIGTV110037920250002 GND3, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/710/2454.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026,_x000D_
+REF. CR Nº 983930/2025/MTUR/CAIXA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/709/2456.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, RESTITUIÇÃO_x000D_
+D E 430/2024/PGE-SEAGRI, E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_2459_5_pg.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder subvenção social anual às_x000D_
+unidades escolares da Rede Municipal de Ensino de Alto Alegre dos Parecis – RO, e dá outras_x000D_
+providências”</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/729/pl_2460_5_pg_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Municipal nº 1.977, de 30 de dezembro de 2024, para incluir categoria específica de edificações em madeira em estado de conservação deficiente na Planta Genérica de Valores (PGV), e dá outras providências</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/712/pl_2.461_-_6_pg_.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre declaração de bens inservíveis e autorização para sua alienação e/ou doação, e das outras providências”.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/719/plo_no_2468.2026_15.04_junt28pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 108/2026/PGE-SEDUC, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/714/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, PARA RESTITUIÇÃO DO CV TRANSFEREGOV N° 941221/2023, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/715/plo_no_2470_2026_15.04_junt81pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, PARA RESTITUIÇÃO DO CV Nº 585/PGE-2022, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/716/plo_no_2471_2026_15.04_junt26pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, PARA RESTITUIÇÃO REF. AQ MEDICAMENTOS HPP 01/24 – ESTADO, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/717/plo_no_2473_2026_15.04_junt55pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 207/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/718/plo_no_2474_2026_16.04_junt42pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 86/2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/722/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, AQ VEICULO UBS VILA BOSCO - PROP Nº 070002/2025-11 E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/721/plo_no_2476_2026_17.04_semfa_junt7pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 530.000,00 (QUINHNETOS E TRINTA MIL REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/723/plo_no_2477_2026_17.04_semob_junt9pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal - PREF</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/720/pl_2478_8_pg_.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DO REPASSE DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AGENTE DE COMBATE A ENDEMIAS – ACE, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/724/plo_no_2479_2026_22.04_junt25pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, PARA RESTITUIÇÃO FITHA 2023 CV Nº 54/2023/PGE/DER-RO/, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/725/substitutivo_de_plo_no_2480_2026_27.04_junt35pag.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 170/2026/PGE-DERADM, E DÁ OUTRAS PROVIDENCIAS”_x000D_
+_x000D_
+SUBSTITUTIVO DE PROJETO DE LEI ORDINÁRIA Nº. 2480/2026_x000D_
+ALTO ALEGRE DOS PARECIS/RO, 27 DE ABRIL DE 2026._x000D_
+_x000D_
+“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 170/2026/PGE-DERADM, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/727/plo_no_2481_2026_24.04_semec_junt19pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR FONTE DE RECURSO DO FUNDEB, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_2.482_16_pg.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema de Controle Interno do Poder Executivo do Município de Alto Alegre dos Parecis – RO, define suas competências, estrutura, funcionamento e dá outras providências</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/730/plo_no_2483-2026_30.04_semec_junta10pag.pdf</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/731/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TC Nº 968216/2024/MCIDADES/CAIXA E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/732/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TC Nº 968265/2024/MCIDADES/CAIXA E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/736/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TC Nº 214/2026/PGE-SEDUC, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/737/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TC Nº 247/2026/PGE-SEDUC, E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/739/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. CONST. UBS JARDIM AMÉRICA - PROP. 22-009 E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/738/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR FONTE DE RECURSO: 1.754.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I, II DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/740/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR FONTE DE RECURSO: 1.500.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/741/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 648.225,44 CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS “.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/742/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. MODALIDADE DE TRANSFERÊNCIAS ESPECIAIS PA 090322024-072373/2024 E DA OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/743/plon242.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. CV 153/2026/PGE-SEAGRI - AQ. FERTILIZANTE ORGANICO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/744/plon241.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. CV 239/2026/PGE-SEJUCEL - AQ. MT. ESP. E SERV. ARBITRAGEM E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/745/plo_no_2494_2026_07.05_saae_junt7pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 180.000,00 (CENTO E OITENTA MIL REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/746/plo_no_2496_2026_07.05_semfa_junt9pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, NO VALOR DE R$ 120.000,00 (CENTO E VINTE MIL REAIS) POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/747/plo_no_2497_2026_07.05_semec_junt110pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. TERMO DE CONVÊNIO Nº 96/2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/749/plo_no_2498_2026_11.05_fms_junt24pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. CUSTEIO - INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/748/plo_no_2499_2026_11.05_fms_junt13pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, REF. CUSTEIO – INCREMENTO DA MÉDIA E ALTA COMPLEXIDADE (MAC) E DÁ OUTRAS PROVIDENCIAS”</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/750/plon251.pdf</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/751/plo_no_2501_2026_12.05_fmdca_junt20pag.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2026, POR FONTE DE REC: 1.500.0000.0000 (FMDCA LEI 1164/2018) NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
     <t>655</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/</t>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA EFETIVOS, COMISSIONADOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao Anexo I e Anexo II da Lei Complementar n° 82, de 08 de novembro de 2012, aplicando reposição das perdas inflacionárias do período de janeiro a dezembro de 2025, utilizando o índice IPCA-E do IBGE para a correção.”</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/713/pl_2.467-10_pg_.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>PROFESSOR IZAIAS</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/675/001_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, a adoção das providências necessárias para a adequação e reajuste do Piso Salarial Profissional Nacional dos Professores da Educação Básica da Rede Municipal, nos termos da Lei Federal nº 11.738/2008 e demais normas aplicáveis.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>Venho por meio deste solicitar o encaminhamento das seguintes informações referentes à atuação das máquinas vinculadas a esta Secretaria do ano de 2025 até os dias atuais (2026):_x000D_
+REQUER:_x000D_
+1. Escala de atuação das máquinas e operadores, contendo períodos, localidades atendidas e responsáveis pela execução;_x000D_
+2. Cópias das Ordens de Serviço expedidas para realização dos trabalhos;_x000D_
+3. Relação dos produtores rurais atendidos, acompanhada do respectivo requerimento ou solicitação formal de serviço._x000D_
+4. Relatório das horas executadas por máquina, contendo data, local e tipo de serviço realizado._x000D_
+5. Cópia dos extratos bancários detalhados da conta vinculada à Secretaria Municipal de Agricultura, no período de 01/01/2025 até a presente data, referentes às movimentações de saída (pagamentos), contendo identificação do favorecido, data da movimentação, valor pago e histórico da operação;_x000D_
+6. Identificação da respectiva fonte de recurso (recurso próprio, convênio, emenda parlamentar ou outro), bem como da correspondente dotação orçamentária vinculada a cada pagamento efetuado.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/678/03_requerimento_prefeito.doc.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve requer ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Obras do Município de Alto Alegre dos Parecis, o encaminhamento de cópia integral dos processos licitatórios e/ou procedimentos de contratação direta referentes às seguintes aquisições e contratações realizadas no período de janeiro de 2025 até a presente data:</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ZEZÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_008_-_pedido_de_copia_de_procedimento_aquisicao_de_peca_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita cópia reprográfica — em arquivo PDF — dos autos dos processos que abrigam aquisição de peças e prestação de serviços de mecânica, auto elétrica, aquisição de pneus, tornearia, etc; a partir de 1º/1/2025 até a presente data de todas as secretarias e autarquia deste ente. Devendo incluir o processo de licitação e os de pagamentos.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/735/requerimento_009-_agentes_de_saude_-_copia.doc</t>
+  </si>
+  <si>
+    <t>Requerem informação — porque mesmo com sistema de ponto eletrônico contratado pelo município — os agentes de saúde não registram suas corde-nadas.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>VETAR INTEGRALMENTE o Projeto de Lei n° 0021GP12026_x000D_
+Autógrafo n° 022ICMAAP:2O26, de 20 de fevereiro de 2026, que "Dispõe sobre a promoção do_x000D_
+incentivo à prática do xadrez nas creches, escolas de educação infantil (pré-escolas), no ensino_x000D_
+fundamental e médio".</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>PRESC</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TCE-RO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/698/prestacao_de_contas_2023_-_copia_1.pdf</t>
+  </si>
+  <si>
+    <t>ACORDÃO APL-TC Nº 227/24 E DO PARECER PRÉVIO PPL-TC Nº50/24, DE RELATORIA DO CONSELHEIRO PAULO CURI NETO, ALBERGADO PROCESSO-E Nº 1352/2024, QUE TRATA DA PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2023- GESTÃO DO PREFEITO DENAIR PEDRO DA SILVA.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/707/img_20260317_0001.pdf</t>
+  </si>
+  <si>
+    <t>Exercício de 2024, oriunda dos autos autuado eletrônico do Tribunal de Contas sob o Processo-_x000D_
+e no 1288/25, culminando no Acórdão no 211125, aqui autuamos sob o no 1412O26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -630,68 +1454,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_de_inclusao_de_jogo_de_xadrez_recuperado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_lei_ordinaria_003_-_transporte_de_paciente_integrante_-_dede.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/673/plon241.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/674/plon242.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/679/plo_no_2.438_2026-26.02_gabinete_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/680/plo_no_2.439_2026_26.02_semec_eti_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/681/plon242.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/682/plon242.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/683/plon242.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/684/plon243.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/694/plon24_2_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/686/plon242.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/687/plon242.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/692/plo_no_2.450_2026_06.03_semfa_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/693/plon241.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/695/pl_2.449.2026_-6_pg_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/696/plo_no_2.452_2026_09.03_semfa_juntada53pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/697/plon24_2_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/710/2454.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/709/2456.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_2459_5_pg.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/729/pl_2460_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/712/pl_2.461_-_6_pg_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/719/plo_no_2468.2026_15.04_junt28pag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/714/plon241.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/715/plo_no_2470_2026_15.04_junt81pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/716/plo_no_2471_2026_15.04_junt26pag.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/717/plo_no_2473_2026_15.04_junt55pag.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/718/plo_no_2474_2026_16.04_junt42pag.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/722/plon241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/721/plo_no_2476_2026_17.04_semfa_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/723/plo_no_2477_2026_17.04_semob_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/720/pl_2478_8_pg_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/724/plo_no_2479_2026_22.04_junt25pag.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/725/substitutivo_de_plo_no_2480_2026_27.04_junt35pag.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/727/plo_no_2481_2026_24.04_semec_junt19pag.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_2.482_16_pg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/730/plo_no_2483-2026_30.04_semec_junta10pag.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/731/plon241.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/732/plon241.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/736/plon241.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/737/plon241.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/739/plon241.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/738/plon241.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/740/plon241.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/741/plon241.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/742/plon241.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/743/plon242.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/744/plon241.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/745/plo_no_2494_2026_07.05_saae_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/746/plo_no_2496_2026_07.05_semfa_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/747/plo_no_2497_2026_07.05_semec_junt110pag.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/749/plo_no_2498_2026_11.05_fms_junt24pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/748/plo_no_2499_2026_11.05_fms_junt13pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/750/plon251.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/751/plo_no_2501_2026_12.05_fmdca_junt20pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/713/pl_2.467-10_pg_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/675/001_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/678/03_requerimento_prefeito.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_008_-_pedido_de_copia_de_procedimento_aquisicao_de_peca_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/735/requerimento_009-_agentes_de_saude_-_copia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/698/prestacao_de_contas_2023_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/707/img_20260317_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="186" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -850,392 +1674,2201 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H20" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>143</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H35" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>163</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>179</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>183</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>199</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>203</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>220</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H53" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>224</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>232</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>235</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>220</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H57" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H58" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>243</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H59" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>251</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H61" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>259</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>263</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>270</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>271</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>275</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>279</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H69" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>286</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>287</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H70" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>290</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>291</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H71" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>294</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>295</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H72" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>298</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>299</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H73" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>303</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H74" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>307</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>309</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>310</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H76" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>314</v>
+      </c>
+      <c r="D77" t="s">
+        <v>315</v>
+      </c>
+      <c r="E77" t="s">
+        <v>316</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H77" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>318</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D78" t="s">
+        <v>315</v>
+      </c>
+      <c r="E78" t="s">
+        <v>316</v>
+      </c>
+      <c r="F78" t="s">
+        <v>320</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H78" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>324</v>
+      </c>
+      <c r="D79" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" t="s">
+        <v>316</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H79" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>328</v>
+      </c>
+      <c r="E80" t="s">
+        <v>329</v>
+      </c>
+      <c r="F80" t="s">
+        <v>330</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>328</v>
+      </c>
+      <c r="E81" t="s">
+        <v>329</v>
+      </c>
+      <c r="F81" t="s">
+        <v>38</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H81" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" t="s">
+        <v>328</v>
+      </c>
+      <c r="E82" t="s">
+        <v>329</v>
+      </c>
+      <c r="F82" t="s">
+        <v>38</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>339</v>
+      </c>
+      <c r="D83" t="s">
+        <v>328</v>
+      </c>
+      <c r="E83" t="s">
+        <v>329</v>
+      </c>
+      <c r="F83" t="s">
+        <v>340</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H83" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D84" t="s">
+        <v>328</v>
+      </c>
+      <c r="E84" t="s">
+        <v>329</v>
+      </c>
+      <c r="F84" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>348</v>
+      </c>
+      <c r="E85" t="s">
+        <v>348</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>351</v>
+      </c>
+      <c r="E86" t="s">
+        <v>352</v>
+      </c>
+      <c r="F86" t="s">
+        <v>353</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H86" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>356</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>351</v>
+      </c>
+      <c r="E87" t="s">
+        <v>352</v>
+      </c>
+      <c r="F87" t="s">
+        <v>353</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H87" t="s">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>