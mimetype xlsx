--- v1 (2026-05-14)
+++ v2 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="363">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1067,50 +1067,62 @@
     <t>734</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ZEZÃO</t>
   </si>
   <si>
     <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_008_-_pedido_de_copia_de_procedimento_aquisicao_de_peca_2.pdf</t>
   </si>
   <si>
     <t>Solicita cópia reprográfica — em arquivo PDF — dos autos dos processos que abrigam aquisição de peças e prestação de serviços de mecânica, auto elétrica, aquisição de pneus, tornearia, etc; a partir de 1º/1/2025 até a presente data de todas as secretarias e autarquia deste ente. Devendo incluir o processo de licitação e os de pagamentos.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/735/requerimento_009-_agentes_de_saude_-_copia.doc</t>
   </si>
   <si>
     <t>Requerem informação — porque mesmo com sistema de ponto eletrônico contratado pelo município — os agentes de saúde não registram suas corde-nadas.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_-12.doc</t>
+  </si>
+  <si>
+    <t>Denúncia em desfavor de servidor público que utiliza veículo público em atividades privadas: aqui há provas destas ações que devem ser devidamente apuradas pelo Município por intermédio de Processo Administrativo Disciplinar.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>VETAR INTEGRALMENTE o Projeto de Lei n° 0021GP12026_x000D_
 Autógrafo n° 022ICMAAP:2O26, de 20 de fevereiro de 2026, que "Dispõe sobre a promoção do_x000D_
 incentivo à prática do xadrez nas creches, escolas de educação infantil (pré-escolas), no ensino_x000D_
 fundamental e médio".</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>PRESC</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TCE-RO</t>
   </si>
@@ -1454,56 +1466,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_de_inclusao_de_jogo_de_xadrez_recuperado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_lei_ordinaria_003_-_transporte_de_paciente_integrante_-_dede.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/673/plon241.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/674/plon242.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/679/plo_no_2.438_2026-26.02_gabinete_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/680/plo_no_2.439_2026_26.02_semec_eti_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/681/plon242.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/682/plon242.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/683/plon242.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/684/plon243.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/694/plon24_2_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/686/plon242.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/687/plon242.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/692/plo_no_2.450_2026_06.03_semfa_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/693/plon241.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/695/pl_2.449.2026_-6_pg_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/696/plo_no_2.452_2026_09.03_semfa_juntada53pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/697/plon24_2_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/710/2454.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/709/2456.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_2459_5_pg.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/729/pl_2460_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/712/pl_2.461_-_6_pg_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/719/plo_no_2468.2026_15.04_junt28pag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/714/plon241.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/715/plo_no_2470_2026_15.04_junt81pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/716/plo_no_2471_2026_15.04_junt26pag.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/717/plo_no_2473_2026_15.04_junt55pag.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/718/plo_no_2474_2026_16.04_junt42pag.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/722/plon241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/721/plo_no_2476_2026_17.04_semfa_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/723/plo_no_2477_2026_17.04_semob_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/720/pl_2478_8_pg_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/724/plo_no_2479_2026_22.04_junt25pag.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/725/substitutivo_de_plo_no_2480_2026_27.04_junt35pag.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/727/plo_no_2481_2026_24.04_semec_junt19pag.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_2.482_16_pg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/730/plo_no_2483-2026_30.04_semec_junta10pag.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/731/plon241.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/732/plon241.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/736/plon241.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/737/plon241.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/739/plon241.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/738/plon241.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/740/plon241.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/741/plon241.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/742/plon241.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/743/plon242.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/744/plon241.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/745/plo_no_2494_2026_07.05_saae_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/746/plo_no_2496_2026_07.05_semfa_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/747/plo_no_2497_2026_07.05_semec_junt110pag.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/749/plo_no_2498_2026_11.05_fms_junt24pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/748/plo_no_2499_2026_11.05_fms_junt13pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/750/plon251.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/751/plo_no_2501_2026_12.05_fmdca_junt20pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/713/pl_2.467-10_pg_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/675/001_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/678/03_requerimento_prefeito.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_008_-_pedido_de_copia_de_procedimento_aquisicao_de_peca_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/735/requerimento_009-_agentes_de_saude_-_copia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/698/prestacao_de_contas_2023_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/707/img_20260317_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/654/1.f56.e10_-_projeto_de_lei_-_no_2.418_2026_-_12_01_2026_12_36_48_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/656/substitutivo_de_plo_no_2419_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/657/plo_no_2420_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/658/plo_no_2422_2026_13.01.2026_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/659/plo_no_2423_2026_13.01.2026_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/661/plo_no_2424_2026_22.01_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_de_inclusao_de_jogo_de_xadrez_recuperado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/711/projeto_lei_ordinaria_003_-_transporte_de_paciente_integrante_-_dede.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/662/plo_2425_13_pg_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/663/projeto_no_2426_2026_26.01_juntada61pag.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/664/plo_no_2427_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/665/plo_no_2428_2025_26.01_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/666/plon242.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/667/plo_no_2430_2025_28.01_fms_prop_no_11913577000125002_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/668/plo_no_2431.2026_28.01_fms_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/669/pl_2432__5_pg_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/670/pl_2433_4_pg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/671/pl_2434-4pg_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/672/plo_no_2435.2026_02.02_semob_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/673/plon241.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/674/plon242.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/679/plo_no_2.438_2026-26.02_gabinete_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/680/plo_no_2.439_2026_26.02_semec_eti_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/681/plon242.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/682/plon242.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/683/plon242.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/684/plon243.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/694/plon24_2_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/686/plon242.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/687/plon242.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/692/plo_no_2.450_2026_06.03_semfa_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/693/plon241.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/695/pl_2.449.2026_-6_pg_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/696/plo_no_2.452_2026_09.03_semfa_juntada53pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/697/plon24_2_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/710/2454.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/709/2456.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_2459_5_pg.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/729/pl_2460_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/712/pl_2.461_-_6_pg_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/719/plo_no_2468.2026_15.04_junt28pag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/714/plon241.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/715/plo_no_2470_2026_15.04_junt81pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/716/plo_no_2471_2026_15.04_junt26pag.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/717/plo_no_2473_2026_15.04_junt55pag.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/718/plo_no_2474_2026_16.04_junt42pag.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/722/plon241.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/721/plo_no_2476_2026_17.04_semfa_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/723/plo_no_2477_2026_17.04_semob_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/720/pl_2478_8_pg_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/724/plo_no_2479_2026_22.04_junt25pag.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/725/substitutivo_de_plo_no_2480_2026_27.04_junt35pag.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/727/plo_no_2481_2026_24.04_semec_junt19pag.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_2.482_16_pg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/730/plo_no_2483-2026_30.04_semec_junta10pag.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/731/plon241.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/732/plon241.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/736/plon241.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/737/plon241.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/739/plon241.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/738/plon241.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/740/plon241.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/741/plon241.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/742/plon241.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/743/plon242.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/744/plon241.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/745/plo_no_2494_2026_07.05_saae_junt7pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/746/plo_no_2496_2026_07.05_semfa_junt9pag.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/747/plo_no_2497_2026_07.05_semec_junt110pag.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/749/plo_no_2498_2026_11.05_fms_junt24pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/748/plo_no_2499_2026_11.05_fms_junt13pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/750/plon251.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/751/plo_no_2501_2026_12.05_fmdca_junt20pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/660/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2025_a_31.12.2026_-_2026_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/713/pl_2.467-10_pg_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/675/001_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/678/03_requerimento_prefeito.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/734/requerimento_008_-_pedido_de_copia_de_procedimento_aquisicao_de_peca_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/735/requerimento_009-_agentes_de_saude_-_copia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/752/requerimento_-12.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/698/prestacao_de_contas_2023_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2026/707/img_20260317_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="186" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3667,118 +3679,144 @@
       </c>
       <c r="D84" t="s">
         <v>328</v>
       </c>
       <c r="E84" t="s">
         <v>329</v>
       </c>
       <c r="F84" t="s">
         <v>320</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>345</v>
       </c>
       <c r="H84" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>347</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="D85" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="E85" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>49</v>
+        <v>349</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E86" t="s">
         <v>352</v>
       </c>
       <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H86" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>354</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>355</v>
+      </c>
+      <c r="E87" t="s">
         <v>356</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="F87" t="s">
+        <v>357</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H87" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>360</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>17</v>
       </c>
-      <c r="D87" t="s">
-[...8 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="D88" t="s">
+        <v>355</v>
+      </c>
+      <c r="E88" t="s">
+        <v>356</v>
+      </c>
+      <c r="F88" t="s">
         <v>357</v>
       </c>
-      <c r="H87" t="s">
-        <v>358</v>
+      <c r="G88" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H88" t="s">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3825,50 +3863,51 @@
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>