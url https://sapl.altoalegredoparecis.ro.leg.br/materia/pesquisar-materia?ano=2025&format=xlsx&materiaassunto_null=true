--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -48,3249 +48,3249 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ZEZÃO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_lei_ordinaria_-_projeto_56_prevencao_e_protecao_da_infancia_e_juventude.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_lei_ordinaria_-_projeto_56_prevencao_e_protecao_da_infancia_e_juventude.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infantoju-venil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas ilícitas e lícitas.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>DENAIR PEDRO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/370/plo_2188_ok___9_pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/370/plo_2188_ok___9_pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI N.º 235/2005, QUE DISPÕE SOBRE A CRIAÇÃO DA AUTARQUIA MUNICIPAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, DO MUNICIPIO DE ALTO ALEGRE DOS PARECIS, E DA OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/371/plo_2.189.2025__6_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/371/plo_2.189.2025__6_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos profissionais do magistério, e dá outras providências”.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_2190_ok_9_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_2190_ok_9_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração na Lei n.º 1156/GP de 22 de novembro de 2018, que dispõe sobre a regulamentação da concessão de diárias e dá outras providências”.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/373/14a9942.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/373/14a9942.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. MODALIDADE DE TRANSFERÊNCIAS ESPECIAIS PA 09032024-066966/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/374/14a9572.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/374/14a9572.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. MODALIDADE DE TRANSFERÊNCIAS ESPECIAIS PA 09032024-068386/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/375/14a9e62.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/375/14a9e62.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. MODALIDADE DE TRANSFERÊNCIAS ESPECIAIS PA 09032024-066254/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/376/14a9142.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/376/14a9142.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/377/14aab12.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/377/14aab12.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. MODALIDADE DE TRANSFERÊNCIAS ESPECIAIS PA 090322024-072373/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/378/14acbb1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/378/14acbb1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF. INCREMENTO DO MAC PROP 36000602921202400/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/379/14acc81.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/379/14acc81.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF, TRANSF. INCREMENTO DO MAC PROP 36000581388202400/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/380/14acd71.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/380/14acd71.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. EQUIP MAT PERM UBS PROP 24004/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/381/14ace32.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/381/14ace32.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. EQUIP MAT PERM HPP PROP 24009/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1.4bb.793_-_projeto_de_lei_-_no_2.200_2025_-_28_01_2025_08_13_50_juntada18pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1.4bb.793_-_projeto_de_lei_-_no_2.200_2025_-_28_01_2025_08_13_50_juntada18pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 430/2024/PGE-SEAGRI E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/383/plo_2.201_pronto_9pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/383/plo_2.201_pronto_9pg_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O AUXÍLIO DIREÇÃO, VICE-DIREÇÃO E SUPERVISÃO DAS ESCOLAS MUNICIPAIS DE ALTO ALEGRE DOS PARECIS/RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/384/plo_2.202_pronto_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/384/plo_2.202_pronto_4pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 556/2011, que dispõe sobre a criação do Conselho Municipal de Direitos da Pessoa Idosa de Alto Alegre dos Parecis/RO, do Fundo Municipal de Direitos da Pessoa Idosa, e dá outras providências”.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONVÊNIO Nº 162/2022/PGE/DER-RO PARA RESTITUIÇÃO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/389/154b112.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/389/154b112.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/390/154b162.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/390/154b162.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA ELETRICA DA ESCOLA EUZÉBIO DE QUEIROZ CV 225.2024-PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/391/1.54b.1de_-_projeto_de_lei_-_no_2.206_2025_-_14_02_2025_11_55_54_jun14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/391/1.54b.1de_-_projeto_de_lei_-_no_2.206_2025_-_14_02_2025_11_55_54_jun14pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROGRAMA ESCOLA EM TEMPO INTEGRAL, E DA OUTRAS PROVIDENCIAS”.,</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/392/1.54b.302_-_projeto_de_lei_-_no_2.207_2025_-_14_02_2025_11_58_18_jun20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/392/1.54b.302_-_projeto_de_lei_-_no_2.207_2025_-_14_02_2025_11_58_18_jun20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROJETO 2022 – NOVAS TURMAS E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/393/154b4e3.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/393/154b4e3.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONVÊNIO Nº CNV/326/SEAS/PGE/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/394/1.550.6f6_-_projeto_de_lei_-_no_2.209_2025_-_14_02_2025_14_21_57_jun11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/394/1.550.6f6_-_projeto_de_lei_-_no_2.209_2025_-_14_02_2025_14_21_57_jun11pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 53.000,00 (CINQUENTA E TRÊS MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/395/1.554.eec_-_projeto_de_lei_-_no_2.210_2025_-_17_02_2025_09_54_43_junt8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/395/1.554.eec_-_projeto_de_lei_-_no_2.210_2025_-_17_02_2025_09_54_43_junt8pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS. MICRO-ONIBUS URBANO PROP 24003/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/396/1.555.0c8_-_projeto_de_lei_-_no_2.211_2025_-_17_02_2025_09_59_37_junt11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/396/1.555.0c8_-_projeto_de_lei_-_no_2.211_2025_-_17_02_2025_09_59_37_junt11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS. VAN EXECUTIVA 15+1 LUGARES - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/397/1.557.50f_-_projeto_de_lei_-_no_2.212_2025_-_17_02_2025_11_01_20_junt5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/397/1.557.50f_-_projeto_de_lei_-_no_2.212_2025_-_17_02_2025_11_01_20_junt5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 190.000,00 (CENTO E NOVENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/398/1.559.3ce_-_projeto_de_lei_-_no_2.213_2025_-_17_02_2025_12_13_03_junt11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/398/1.559.3ce_-_projeto_de_lei_-_no_2.213_2025_-_17_02_2025_12_13_03_junt11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.500.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/399/1573b22.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/399/1573b22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 345/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/400/1573bf2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/400/1573bf2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. A FONTE DE RECURSO: 1.500.0000.0000 – RECURSOS NÃO VINCULADOS DE IMPOSTOS - ANEXO 14 – BALANÇO PATRIMONIAL ENCERRADO DO EXERCICIO FINANCEIRO DE 2024”</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/401/1573542.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/401/1573542.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AO TERMO DE CONVÊNIO Nº 207/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/402/1573b42.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/402/1573b42.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 408/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/403/1573cb2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/403/1573cb2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ MEDICAMENTOS HPP 01/24 - ESTADO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/404/1573e32.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/404/1573e32.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INCREMENTO PAB PROP Nº 581372/2024 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/405/1573f22.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/405/1573f22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 27/2025/PGE/SEOSP E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/406/1.574.1a7_-_projeto_de_lei_-_no_2.221_2025_-_19_02_2025_19_02_26_junt14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/406/1.574.1a7_-_projeto_de_lei_-_no_2.221_2025_-_19_02_2025_19_02_26_junt14pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ MEDICAMENTOS HPP ANA NERI 02/24 - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/407/1.58e.95a_-_projeto_de_lei_-_no_2.222_2025_-_24_02_2025_11_38_53_junt81pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/407/1.58e.95a_-_projeto_de_lei_-_no_2.222_2025_-_24_02_2025_11_38_53_junt81pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA ELETRICA EDUCANDÁRIO CV154/2024/PGE/SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/408/1.58e.ffa_-_projeto_de_lei_-_no_2.223_2025_-_24_02_2025_12_00_32_junt26pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/408/1.58e.ffa_-_projeto_de_lei_-_no_2.223_2025_-_24_02_2025_12_00_32_junt26pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 483/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/409/1.58f.46b_-_projeto_de_lei_-_no_2.224_2025_-_24_02_2025_12_18_39_junt20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/409/1.58f.46b_-_projeto_de_lei_-_no_2.224_2025_-_24_02_2025_12_18_39_junt20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 217/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/411/plo_2225_7pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/411/plo_2225_7pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1463, de 21 de dezembro de 2021 que dispõe sobre o Programa Geração Aprendiz no âmbito da Administração Pública Direta e Indireta do Município de Alto Alegre dos Parecis/RO”</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/412/1.5d5.700_-_projeto_de_lei_-_no_2.226_2025_-_07_03_2025_12_45_18_junt5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/412/1.5d5.700_-_projeto_de_lei_-_no_2.226_2025_-_07_03_2025_12_45_18_junt5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 70.000,00 (SETENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/413/1.5dd.f9a_-_projeto_de_lei_-_no_2.227_2025_-_10_03_2025_12_57_04_junt25pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/413/1.5dd.f9a_-_projeto_de_lei_-_no_2.227_2025_-_10_03_2025_12_57_04_junt25pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 429/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/414/15de7d3.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/414/15de7d3.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.500.0015.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/415/1.5f9.c92_-_projeto_de_lei_-_no_2.229_2025_-_12_03_2025_12_40_07_juntada19pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/415/1.5f9.c92_-_projeto_de_lei_-_no_2.229_2025_-_12_03_2025_12_40_07_juntada19pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROJ SAUDE DENTINHOS PROC 0005.005829/24-34/ESTADO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/417/1.5f9.feb_-_projeto_de_lei_-_no_2.231_2025_-_12_03_2025_12_49_57_juntada14p.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/417/1.5f9.feb_-_projeto_de_lei_-_no_2.231_2025_-_12_03_2025_12_49_57_juntada14p.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS UNID MÓVEL PROP 11913.577000/1240-06/UNIÃO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/418/1.616.625_-_projeto_de_lei_-_no_2.232_2025_-_17_03_2025_09_48_40_juntado18pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/418/1.616.625_-_projeto_de_lei_-_no_2.232_2025_-_17_03_2025_09_48_40_juntado18pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. ANALISADOR DE BIOQUÍMICA AUTOMÁTICO-SESAU E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/419/161e9c2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/419/161e9c2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV306/SEAGRI/PGE/23 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/420/162d982.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/420/162d982.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TC 405/PAGE-2022 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/429/16c1242.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/429/16c1242.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/430/1.6c7.46f_-_projeto_de_lei_-_no_2.237_2025_-_03_04_2025_11_48_02_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/430/1.6c7.46f_-_projeto_de_lei_-_no_2.237_2025_-_03_04_2025_11_48_02_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. GOV. FEDERAL/SUAS SIGTV110037920240001 GND3 E DE OUTRAS PROVIDÊNCIAS. ”,</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA UBS VISTA ALEGRE - PROP. 20-019 E DA OUTRA PROVIDENCIAS”._x000D_
 _x000D_
 NUMERO DE PROJETO 2238 É CORRESPONDENTE AO PROJETO DE LEI COMPLEMENTAR DEVIDAMENTE CADASTRADO PELO DEPARTAMENTO JURÍDICO DO EXECUTIVO MUNICIPAL._x000D_
 _x000D_
 NO ENTANTO, SE FAZ NECESSÁRIO O CADASTRO DA EMENTA DO PROJETO DE LEI ORDINÁRIA, PARA QUE A NUMERAÇÃO DO PLO VOLTE A SEQUÊNCIA CORRETA, UMA VEZ QUE O SISTEMA ATHUS DO EXECUTIVO MUNICIPAL TEM SEQUÊNCIA ÚNICA DE NUMERAÇÃO DOS PROJETOS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/433/1.6d2.7d8_-_projeto_de_lei_-_no_2.239_2025_-_04_04_2025_11_44_25_juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/433/1.6d2.7d8_-_projeto_de_lei_-_no_2.239_2025_-_04_04_2025_11_44_25_juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA UBS VISTA ALEGRE - PROP. 20-019 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/434/16d59e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/434/16d59e2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REF AMP QD POLIESP CR 964047/24/MESP/CAIXA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/435/16d5e82.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/435/16d5e82.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.550.0000.0000 / 1.552.0000.0000 E 1.553.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/436/plo_2242_ok___9_pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/436/plo_2242_ok___9_pag_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1511 de 31 de março de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/437/1.716.670_-_projeto_de_lei_-_no_2.243_2025_-_11_04_2025_13_44_31_juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/437/1.716.670_-_projeto_de_lei_-_no_2.243_2025_-_11_04_2025_13_44_31_juntada13pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.540.0070.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/438/1.727.3a0_-_projeto_de_lei_-_no_2.244_2025_-_14_04_2025_14_40_17_juntada29pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/438/1.727.3a0_-_projeto_de_lei_-_no_2.244_2025_-_14_04_2025_14_40_17_juntada29pag_.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO DO CV 225.2024-PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/440/1734f82.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/440/1734f82.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/441/1735502.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/441/1735502.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.632.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/442/1.735.878_-_projeto_de_lei_-_no_2.247_2025_-_15_04_2025_14_49_0_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/442/1.735.878_-_projeto_de_lei_-_no_2.247_2025_-_15_04_2025_14_49_0_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO IGD-PBF/GOV. FEDERAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/443/1735ef2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/443/1735ef2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PSB - FEDERAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/444/1744d12.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/444/1744d12.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PISO FIXO-PSB - ESTADUAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/445/1745032.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/445/1745032.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PROGRAMA CRIANÇA FELIZ + ESTADUAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/446/1745932.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/446/1745932.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO BENEFÍCIOS EVENTUAIS - ESTADUAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/447/1745ce2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/447/1745ce2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PISO FIXO PSE - ESTADUAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/448/1745f82.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/448/1745f82.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PROGRAMA CRIANÇA FELIZ - FEDERAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/449/17461e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/449/17461e2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PROCAD-SUAS – GOV. FEDERAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/450/17463e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/450/17463e2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSO DO PROGRAMA MAMÃE CHEGUEI – ESTADUAL, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO DO CV Nº 031.2021.DER-RO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/458/1.7b9.319_-_projeto_de_lei_-_no_2.259_2025_-_02_05_2025_juntada17pagpdf.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/458/1.7b9.319_-_projeto_de_lei_-_no_2.259_2025_-_02_05_2025_juntada17pagpdf.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/459/1.7b9.5bb_-_projeto_de_lei_-_no_2.260_2025_-_02_05_2025_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/459/1.7b9.5bb_-_projeto_de_lei_-_no_2.260_2025_-_02_05_2025_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 435.000,00 (QUATROCENTOS E TRINTA E CINCO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/460/1.7b9.ba2_-_projeto_de_lei_-_no_2.261_2025_-_02_05_2025_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/460/1.7b9.ba2_-_projeto_de_lei_-_no_2.261_2025_-_02_05_2025_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.500.0000.0000 E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/461/pl_2262_2025_5pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/461/pl_2262_2025_5pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade do Conselho Tutelar de Alto Alegre dos Parecis/RO alimentar o Sistema de Informações para a Infância e a Adolescência (SIPIA), e dá outras providências”.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 15.600,00 (QUINZE MIL E SEISCENTOS REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/464/1.7f9.b62_-_projeto_de_lei_-_no_2.264_2025_-_09_05_2025_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/464/1.7f9.b62_-_projeto_de_lei_-_no_2.264_2025_-_09_05_2025_juntada5pag.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/465/1.7f9.bd6_-_projeto_de_lei_-_no_2.265_2025_-_09_05_2025-juntada27pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/465/1.7f9.bd6_-_projeto_de_lei_-_no_2.265_2025_-_09_05_2025-juntada27pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO DO V 154/PGE/SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/466/1.7f9.c07_-_projeto_de_lei_-_no_2.266_2025_-_09_05_2025_juntada26pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/466/1.7f9.c07_-_projeto_de_lei_-_no_2.266_2025_-_09_05_2025_juntada26pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO CV 262/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/467/1802f42.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/467/1802f42.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 65-2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/468/1803af2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/468/1803af2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 87-2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/469/1803b92.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/469/1803b92.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 96-2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 67-2025/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/471/18195e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/471/18195e2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 86/2025/PGE/SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/472/1.832.7a6_-_projeto_de_lei_-_no_2.272_2025_-_15_05_2025_09_22_17_juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/472/1.832.7a6_-_projeto_de_lei_-_no_2.272_2025_-_15_05_2025_09_22_17_juntada11pag.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/473/1.833.b33_-_projeto_de_lei_-_no_2.273_2025_-_15_05_2025_09_58_16_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/473/1.833.b33_-_projeto_de_lei_-_no_2.273_2025_-_15_05_2025_09_58_16_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1182, de 28 de dezembro de 2018 que dispõe sobre o Imposto sobre transmissão inter vivos, a qualquer título, por ato oneroso (ITBI), no âmbito do Município de Alto Alegre dos Parecis, e dá outras providências”.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/474/183c482.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/474/183c482.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. DEVOLUÇÃO DE RECURSO DAS AÇÕES DE DEFESA CIVIL PORT. 3.694/MIDR/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/475/183c8e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/475/183c8e2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO TRANSF ESP PLAT+BRASIL PA09032022-014153 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/481/plo_2.278__7_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/481/plo_2.278__7_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a qualificação de entidades como organizações sociais e dá outras providências”.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/482/1.875.907_-_projeto_de_lei_-_no_2.279_2025_-_22_05_2025_20_25_19_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/482/1.875.907_-_projeto_de_lei_-_no_2.279_2025_-_22_05_2025_20_25_19_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 30.000,00 (TRINTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/483/1.875.b0d_-_projeto_de_lei_-_no_2.280_2025_-_22_05_2025_21_07_22_juntada35pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/483/1.875.b0d_-_projeto_de_lei_-_no_2.280_2025_-_22_05_2025_21_07_22_juntada35pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 972201/2024/MAPA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/484/1875a02.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/484/1875a02.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/485/1.875.9da_-_projeto_de_lei_-_no_2.282_2025_-_22_05_2025_20_43_02_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/485/1.875.9da_-_projeto_de_lei_-_no_2.282_2025_-_22_05_2025_20_43_02_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/486/187dbb2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/486/187dbb2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 585/PGE/2022 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/488/plo_2285__4_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/488/plo_2285__4_pg_.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS – REFIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/491/sapl._..protocoloadm_520_comprovante.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/491/sapl._..protocoloadm_520_comprovante.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1.8bd.de3_-_projeto_de_lei_-_no_2.287_2025_-_29_05_2025_15_35_11_juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1.8bd.de3_-_projeto_de_lei_-_no_2.287_2025_-_29_05_2025_15_35_11_juntada13pag.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/493/1.912.9f3_-_projeto_de_lei_-_no_2.288_2025_-_06_06_2025_15_35_31_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/493/1.912.9f3_-_projeto_de_lei_-_no_2.288_2025_-_06_06_2025_15_35_31_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.500.0000.0000 E DA OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/494/1.95a.459_-_projeto_de_lei_-_no_2.289_2025_-_13_06_2025_10_42_48_juntada32pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/494/1.95a.459_-_projeto_de_lei_-_no_2.289_2025_-_13_06_2025_10_42_48_juntada32pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 474/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/497/pl_2291_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/497/pl_2291_4pg.pdf</t>
   </si>
   <si>
     <t>“autoriza o Poder Executivo a firmar parceria com a Associação dos Acadêmicos de Alto Alegre dos Parecis – RO (ASACAAP), com o objetivo de subsidiar os custos com combustível destinado ao transporte intermunicipal de estudantes regularmente matriculados em instituições de ensino técnico e superior localizadas em municípios vizinhos.”.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/496/pl_2292_-_9_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/496/pl_2292_-_9_pg.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL, A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO EM ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/498/pl_2293__9pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/498/pl_2293__9pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre modificações na Lei n.º 1127/2018, que dispõe sobre criação do auxílio deslocamento para os servidores providos nos cargos de motorista de veículos leves e pesados, lotados na Secretária Municipal de Educação de Alto Alegre dos Parecis/RO”.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/499/pl_2294__09_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/499/pl_2294__09_pg_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO AUXÍLIO DESLOCAMENTO AOS PROFESSORES, DIRETORES E SUPERVISORES LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS/RO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/500/plo_2.295__8_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/500/plo_2.295__8_pg_.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/501/1.98d.dfc_-_projeto_de_lei_-_no_2.296_2025_-_18_06_2025_13_03_56_juntada26pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/501/1.98d.dfc_-_projeto_de_lei_-_no_2.296_2025_-_18_06_2025_13_03_56_juntada26pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE CONVÊNIO Nº 135/2025/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/504/19d8dd2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/504/19d8dd2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 941221/2023-MD/DPCN E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/505/1.9d9.160_-_projeto_de_lei_-_no_2.298_2025_-_27_06_2025_20_44_06_juntada30pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/505/1.9d9.160_-_projeto_de_lei_-_no_2.298_2025_-_27_06_2025_20_44_06_juntada30pag.pdf</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/506/19d9412.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/506/19d9412.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 1.600.0000.0000 e 1.601.0000.0000, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/508/plo_23000_5_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/508/plo_23000_5_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de repasse financeiro anual à Casa de Acolhimento da Criança e do Adolescente no Município de Alto Alegre dos Parecis/RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1a043f2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1a043f2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 103/SEDUC/PGE/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/510/plo_2302_5_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/510/plo_2302_5_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Auxílio aos Membros da Comissão de Sindicância Administrativa e de Processo Administrativo Disciplinar – PAD do Município de Alto Alegre dos Parecis/RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/511/plo_2303_10_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/511/plo_2303_10_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do auxílio deslocamento aos servidores providos nos cargos de Técnicos em Enfermagem e Enfermeiros lotados no Hospital de Pequeno Porte Ana Néri e Motoristas lotados na Secretaria Municipal de Saúde de Alto Alegre dos Parecis/RO”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/512/plo_2.304__9_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/512/plo_2.304__9_pg_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REGIME DE SOBREAVISO E GRATIFICAÇÃO ESPECIAL PARA OS SERVIDORES OCUPANTES DOS CARGOS DE TÉCNICO EM ENFERMAGEM, ENFERMEIRO E MOTORISTA, LOTADOS NO HOSPITAL DE PEQUENO PORTE ANA NÉRI DE ALTO ALEGRE DOS PARECIS/RO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1.a2e.401_-_projeto_de_lei_-_no_2.305_2025_-_10_07_2025_08_59_54_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1.a2e.401_-_projeto_de_lei_-_no_2.305_2025_-_10_07_2025_08_59_54_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PISO DA ENFERMAGEM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1a41772.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1a41772.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ. EQUIP. CV TRANSF.GOV.BR Nº 960274/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1.a41.e6c_-_projeto_de_lei_-_no_2.307_2025_-_15_07_2025_12_27_50_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1.a41.e6c_-_projeto_de_lei_-_no_2.307_2025_-_15_07_2025_12_27_50_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INC. PAP - PROP Nº 36000650844202500 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1.a42.5ae_-_projeto_de_lei_-_no_2.308_2025_-_15_07_2025_12_42_10_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1.a42.5ae_-_projeto_de_lei_-_no_2.308_2025_-_15_07_2025_12_42_10_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INC. PAP - PROP Nº 36000654600202500 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1.a42.41e_-_projeto_de_lei_-_no_2.309_2025_-_15_07_2025_12_36_06_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1.a42.41e_-_projeto_de_lei_-_no_2.309_2025_-_15_07_2025_12_36_06_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INC. PAP - PROP Nº 36000654555202500 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1.a42.af2_-_projeto_de_lei_-_no_2.310_2025_-_15_07_2025_13_00_07_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1.a42.af2_-_projeto_de_lei_-_no_2.310_2025_-_15_07_2025_13_00_07_juntada10pag.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 211.000,00 (DUZENTOS E ONZE MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/522/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/522/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1.ab0.c24_-_projeto_de_lei_-_no_2.314_2025_-_30_07_2025_09_29_13_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1.ab0.c24_-_projeto_de_lei_-_no_2.314_2025_-_30_07_2025_09_29_13_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 25.000,00 (VINTE E CINCO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1.aba.832_-_projeto_de_lei_-_no_2.315_2025_-_30_07_2025_18_39_49_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1.aba.832_-_projeto_de_lei_-_no_2.315_2025_-_30_07_2025_18_39_49_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 120.000,00 (CENTO E VINTE E CINCO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1.aba.918_-_projeto_de_lei_-_no_2.316_2025_-_30_07_2025_19_25_53_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1.aba.918_-_projeto_de_lei_-_no_2.316_2025_-_30_07_2025_19_25_53_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NO VALOR DE R$ 88.666,51 (OITENTA E OITO MIL, SEISCENTOS E SESSENTA E SEIS REAIS E CINQUENTA E UM CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III E DÁ OUTRAS PROVIDENCIAS “.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1.ac9.29c_-_projeto_de_lei_-_no_2.317_2025_-_31_07_2025_13_49_10_juntada43pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1.ac9.29c_-_projeto_de_lei_-_no_2.317_2025_-_31_07_2025_13_49_10_juntada43pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 214/2025/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1adcb72.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1adcb72.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/528/pl_2319_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/528/pl_2319_4pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal nº 1.696/2023, que regulamenta o sistema de contratação_x000D_
  de médicos clínico geral e de especialidades, no âmbito das unidades de saúde do Município de Alto_x000D_
  Alegre dos Parecis, Estado de Rondônia, e dá outras providências”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1.aff.0bd_-_projeto_de_lei_-_no_2.320_2025_-_07_08_2025_10_08_37_juntada18pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1.aff.0bd_-_projeto_de_lei_-_no_2.320_2025_-_07_08_2025_10_08_37_juntada18pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PISO FIXO DE INCENTIVO À PARCERIA PÚBLICA PRIVADA, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/530/pl_2321_6_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/530/pl_2321_6_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Bonificação da Política de Alfabetização ‘Alfabetiza Alto Alegre’ e dá outras providências.”.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 250/2025/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1.b37.f32_-_projeto_de_lei_-_no_2.324_2025_-_13_08_2025_12_13_32_juntada57pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1.b37.f32_-_projeto_de_lei_-_no_2.324_2025_-_13_08_2025_12_13_32_juntada57pag.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1b4e832.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1b4e832.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RECURSOS DO FMDCA LEI 1164/2018, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1b4fb32.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1b4fb32.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RECURSOS DO FMAS – MANUTENÇÃO DO FUNDO, NOS TERMOS DO ART. 43, § 1º, INCISO I DA LEI 4320/1964 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1b52ee2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1b52ee2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DO CV 67-2025/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1.b7f.143_-_projeto_de_lei_-_no_2.328_2025_-_22_08_2025_10_32_42_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1.b7f.143_-_projeto_de_lei_-_no_2.328_2025_-_22_08_2025_10_32_42_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DOTAÇÃO NO VALOR DE R$ 64.000,00 (SESSENTA E QUATRO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1.b7f.723_-_projeto_de_lei_-_no_2.329_2025_-_22_08_2025_10_44_45_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1.b7f.723_-_projeto_de_lei_-_no_2.329_2025_-_22_08_2025_10_44_45_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DOTAÇÃO NO VALOR DE 82.000,00 (OITENTA E DOIS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DOTAÇÃO NO VALOR DE R$ 61.196,92 (SESSENTA E UM MIL, CENTO E NOVENTA E SEIS REAIS E NOVENTA E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/548/1.bcd.2ab_-_projeto_de_lei_-_no_2.331_2025_-_02_09_2025_11_43_30_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/548/1.bcd.2ab_-_projeto_de_lei_-_no_2.331_2025_-_02_09_2025_11_43_30_juntada8pag.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/549/1bdf772.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/549/1bdf772.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, REF. 2º TERMO ADITIVO AO CV 428.2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/551/1.c00.7f2_-_mensagem_plo_no_2.333-2025-_09_09_2025_18_07_40.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/551/1.c00.7f2_-_mensagem_plo_no_2.333-2025-_09_09_2025_18_07_40.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL, REF. REFORMA UBS VISTA ALEGRE - PROP. 25-003, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/552/1.bf2.086_-_projeto_de_lei_-_no_2.334_2025_-_08_09_2025_13_02_21_juntada12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/552/1.bf2.086_-_projeto_de_lei_-_no_2.334_2025_-_08_09_2025_13_02_21_juntada12pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DO SIGTV110037920220001 GND3 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/553/1.bf2.162_-_projeto_de_lei_-_no_2.335_2025_-_08_09_2025_13_08_18juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/553/1.bf2.162_-_projeto_de_lei_-_no_2.335_2025_-_08_09_2025_13_08_18juntada13pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DO SIGTV110037920220002 GND3 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/554/1bfbce2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/554/1bfbce2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO CV 250/2025/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/555/1.c2f.794_-_projeto_de_lei_-_no_2.337_2025_-_12_09_2025_12_51_32_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/555/1.c2f.794_-_projeto_de_lei_-_no_2.337_2025_-_12_09_2025_12_51_32_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 91.918,76 (NOVENTA E UM MIL, NOVECENTOS E DEZOITO REAIS E SETENTA E SEIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/556/1.c2f.8aa_-_projeto_de_lei_-_no_2.338_2025_-_12_09_2025_12_55_11_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/556/1.c2f.8aa_-_projeto_de_lei_-_no_2.338_2025_-_12_09_2025_12_55_11_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 232.828,00 (DUZENTOS E TRINTA E DOIS MIL, OITOCENTOS E VINTE E OITO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/557/1.c2f.fbc_-_projeto_de_lei_-_no_2.339_2025_-_12_09_2025_13_30_23_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/557/1.c2f.fbc_-_projeto_de_lei_-_no_2.339_2025_-_12_09_2025_13_30_23_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 107.397,00 (CENTO E SETE MIL, TREZETNOS E NOVENTA E SETE REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/558/1.c3a.15f_-_projeto_de_lei_-_no_2.340_2025_-_15_09_2025_13_21_58_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/558/1.c3a.15f_-_projeto_de_lei_-_no_2.340_2025_-_15_09_2025_13_21_58_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, O CRÉDITO ADICIONAL ESPECIAL, REF. TERMO DE CONVÊNIO Nº 285_2025/PGE-DERADM, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>MATÉRIA GERADA NO ATHUS SEQUÊNCIA ÚNICA Nº 2.341/2025  e CADASTRATA NO SAPL COMO PROJETO DE LEI COMPLEMENTAR -  “Dispõe sobre alterações na Lei Complementar nº 018/1997, e dá outras providências”.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/561/1.c6b.100_-_projeto_de_lei_-_no_2.342_2025_-_19_09_2025_12_52_27_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/561/1.c6b.100_-_projeto_de_lei_-_no_2.342_2025_-_19_09_2025_12_52_27_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 135.000,00 (CENTO E TRINTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/563/1c99b03.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/563/1c99b03.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO TC PAC nº 956308-4/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/564/1c9a092.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/564/1c9a092.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DO CV 544/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/566/pl_2345_11_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/566/pl_2345_11_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Procuradoria Geral do Município de Alto Alegre dos Parecis e dá outras providências”.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/567/1.ca1.3c6_-_projeto_de_lei_-_no_2.346_2025_-_26_09_2025_12_33_11_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/567/1.ca1.3c6_-_projeto_de_lei_-_no_2.346_2025_-_26_09_2025_12_33_11_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/568/1ca2c72.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/568/1ca2c72.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, REF. 2º TERMO ADITIVO AO CV 207/PGE-SEDUC/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL – PPA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS-RO PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/573/1.cf5.5bd_-_projeto_de_lei_-_no_2.350_2025_-_10_10_2025_19_31_55-juntada58pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/573/1.cf5.5bd_-_projeto_de_lei_-_no_2.350_2025_-_10_10_2025_19_31_55-juntada58pag.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/574/1.e93.28a_-_substitutivo_de_projeto_de_lei_-_08_12_2025_10_40_43_juntada112pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/574/1.e93.28a_-_substitutivo_de_projeto_de_lei_-_08_12_2025_10_40_43_juntada112pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO ALTO ALEGRE DOS PARECIS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/575/1cffde2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/575/1cffde2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 26.017,04 (VINTE E SEIS MIL, DEZESSETE REAIS E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1.d01.080_-_projeto_de_lei_-_no_2.353_2025_-_13_10_2025_10_54_24_juntando8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1.d01.080_-_projeto_de_lei_-_no_2.353_2025_-_13_10_2025_10_54_24_juntando8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 53.374,00 (CINQUENTA E TRES MIL E TREZENTOS E SETENTA E QUATRO REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1.d1b.3ca_-_projeto_de_lei_-_no_2.354_2025_-_15_10_2025_11_36_31_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1.d1b.3ca_-_projeto_de_lei_-_no_2.354_2025_-_15_10_2025_11_36_31_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1.d38.1aa_-_projeto_de_lei_-_no_2.355_2025_-_17_10_2025_16_51_57_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1.d38.1aa_-_projeto_de_lei_-_no_2.355_2025_-_17_10_2025_16_51_57_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 187.753,57 (CENTO E OITENTA E SETE MIL, SETECENTOS E CINQUENTA E TRES REAIS E CINQUENTA E SETE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1d38072.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1d38072.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, RESTITUIÇÃO DO CV 103/SEDUC/PGE/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1d38112.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1d38112.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/582/1d382b2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/582/1d382b2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, DE CRÉDITO POR FONTE DE RECURSO: 1.500.0000.0000 E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/583/1d38372.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/583/1d38372.pdf</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/584/1.d5f.700_-_projeto_de_lei_-_no_2.360_2025_-_23_10_2025_07_53_24_juntadaoficio_de_retirada_7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/584/1.d5f.700_-_projeto_de_lei_-_no_2.360_2025_-_23_10_2025_07_53_24_juntadaoficio_de_retirada_7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 162.407,04 (CENTO E SESSENTA E DOIS MIL QUATROCENTOS E SETE REAIS E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_2361-5_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_2361-5_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre declaração de bens inservíveis e autorização para sua alienação e/ou doação, e das outras providências”.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/588/1.d80.1d9_-_projeto_de_lei_-_no_2.362_2025_-_28_10_2025_08_59_17_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/588/1.d80.1d9_-_projeto_de_lei_-_no_2.362_2025_-_28_10_2025_08_59_17_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, DE INC. APS PROP Nº 6300069291202500 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/589/1.d85.938_-_projeto_de_lei_-_no_2.363_2025_-_28_10_2025_11_14_39_juntado71pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/589/1.d85.938_-_projeto_de_lei_-_no_2.363_2025_-_28_10_2025_11_14_39_juntado71pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, CV 407/2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/590/1.d92.773_-_projeto_de_lei_-_no_2.364_2025_-_29_10_2025_11_25_43_juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/590/1.d92.773_-_projeto_de_lei_-_no_2.364_2025_-_29_10_2025_11_25_43_juntada20pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO PROGRAMA DE 2025, DE RECURSO PARA AQ EQUIP DE FISIOTERAPIA ANA NERI – ESTADO E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 62.622,00 (SESSENTA E DOIS MIL E SEISCENTOS E VINTE E DOIS REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/594/1.db3.9eb_-_projeto_de_lei_-_no_2.366_2025_-_04_11_2025_19_43_42_juntada7pagi.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/594/1.db3.9eb_-_projeto_de_lei_-_no_2.366_2025_-_04_11_2025_19_43_42_juntada7pagi.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/595/1db9952.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/595/1db9952.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, TERMO DE ADESÃO Nº 17.2024-PGE-SEDUC-RO/Portaria nº 301_29.01.2025_valores 2025 e 1° TERMO ADITIVO AO TERMO DE ADESÃO N. 017.2024/PGE-SEDUC_SEI_RO_065289101/Portaria n. 9157/08.09.2025, E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/596/1dfbc52.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/596/1dfbc52.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO CV 100-2023/PGE-DER-RO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/597/1dfbdf2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/597/1dfbdf2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 41.720,79 (QUARENTA E UM MIL, SETECENTOS E VINTE REAIS E SETENTA E NOVE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/598/1.dfb.cd4_-_projeto_de_lei_-_no_2.370_2025_-_13_11_2025_14_00_47_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/598/1.dfb.cd4_-_projeto_de_lei_-_no_2.370_2025_-_13_11_2025_14_00_47_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO CV 474/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/599/1dfbd12.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/599/1dfbd12.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO CV 65/2025/PGE-SEDUC E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/600/1dfbfd2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/600/1dfbfd2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 36.257,84 (TRINTA E SEIS MIL, DUZENTOS E CINQUENTA E SETE REAIS E OITENTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/601/1dfbf02.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/601/1dfbf02.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 20.852,84 (VINTE MIL OITOCENTOS E CINQUENTA E DOIS REAIS E OITENTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/602/1e10982.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/602/1e10982.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, DO CV 452/2025/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/603/1e2ead2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/603/1e2ead2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 69.726,91 (SESSENTA E NOVE MIL, SETECENTOS E VINTE E SEIS REAIS E NOVENTA E UM CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/604/1e2f202.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/604/1e2f202.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/605/1.e32.a58_-_projeto_de_lei_-_no_2.377_2025_-_24_11_2025_12_28_09_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/605/1.e32.a58_-_projeto_de_lei_-_no_2.377_2025_-_24_11_2025_12_28_09_juntada9pag.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/606/1.e32.be1_-_projeto_de_lei_-_no_2.378_2025_-_24_11_2025_12_30_58_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/606/1.e32.be1_-_projeto_de_lei_-_no_2.378_2025_-_24_11_2025_12_30_58_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, DE CRÉDITO POR FONTE DE RECURSO: 1.540.0070.1070 - TRANSFERÊNCIAS DO FUNDEB - IMPOSTOS E TRANSFERÊNCIAS DE IMPOSTOS - 70% E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/610/1.e63.c43_-_projeto_de_lei_-_no_2.379_2025_-_01_12_2025_11_20_01_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/610/1.e63.c43_-_projeto_de_lei_-_no_2.379_2025_-_01_12_2025_11_20_01_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 97.401,38 (NOVENTA E SETE MIL, QUATROCENTOS E UM REAIS E TRINTA E OITO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/611/1e64982.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/611/1e64982.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, DE INC. APS PROP Nº 36000698007202500 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/612/1.e65.1dc_-_projeto_de_lei_-_no_2.381_2025_-_01_12_2025_12_02_55_juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/612/1.e65.1dc_-_projeto_de_lei_-_no_2.381_2025_-_01_12_2025_12_02_55_juntada11pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA NO ORÇAMENTO PROGRAMA DE 2025, DE INC. APS PROP Nº 36000697956202500 E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/613/1.e79.bd0_-_projeto_de_lei_-_no_2.382_2025_-_03_12_2025_12_55_14_juntada75pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/613/1.e79.bd0_-_projeto_de_lei_-_no_2.382_2025_-_03_12_2025_12_55_14_juntada75pag.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS-RO, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/614/1.e97.eae_-_projeto_de_lei_-_no_2.383_2025_-_08_12_2025_12_38_50_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/614/1.e97.eae_-_projeto_de_lei_-_no_2.383_2025_-_08_12_2025_12_38_50_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 73.218,91 (SETENTA E TRES MIL, DUZENTOS E DEZOITO REAIS E NOVENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/615/1e98343.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/615/1e98343.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 8.401,23 (OITO MIL, QUATROCENTOS E UM REAIS E VINTE E TRES CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/616/1ea4ad2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/616/1ea4ad2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, DE CRÉDITO POR FONTE DE RECURSO: 1.543.0000.0000-TRANSFERÊNCIAS DO FUNDEB-COMPLEMENTAÇÃO DA UNIÃO-VAAR E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/617/1ebf092.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/617/1ebf092.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 267.889,74 (DUZENTOS E SESSENTA E SETE MIL, OITOCENTOS E OITENTA E NOVE REAIS E SETENTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/618/1ebf1e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/618/1ebf1e2.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 236.335,14 (DUZENTOS E TRINTA E SEIS MIL, TREZENTOS E TRINTA E CINCO REAIS E QUATORZE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1.ec8.a1a_-_projeto_de_lei_-_no_2.390_2025_-_12_12_2025_11_27_26_juntada18pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1.ec8.a1a_-_projeto_de_lei_-_no_2.390_2025_-_12_12_2025_11_27_26_juntada18pag.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/652/pl_no._2.391_-_dispoe_sobre_controladoria_geral_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/652/pl_no._2.391_-_dispoe_sobre_controladoria_geral_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Controladoria-Geral do Município de Alto Alegre dos Parecis/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1.ec9.066_-_projeto_de_lei_-_no_2.392_2025_-_12_12_2025_11_33_15_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1.ec9.066_-_projeto_de_lei_-_no_2.392_2025_-_12_12_2025_11_33_15_juntada9pag.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1.ecc.765_-_projeto_de_lei_-_no_2.393_2025_-_12_12_2025_12_55_15_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1.ecc.765_-_projeto_de_lei_-_no_2.393_2025_-_12_12_2025_12_55_15_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 156.018,35 (CENTO E CINQUENTA E SEIS MIL, DEZOITO REAIS E TRINTA E CINCO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1.ecc.b1b_-_projeto_de_lei_-_no_2.394_2025_-_12_12_2025_13_00_11_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1.ecc.b1b_-_projeto_de_lei_-_no_2.394_2025_-_12_12_2025_13_00_11_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 780.000,00 (SETECENTOS E OITENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DE VEICULO HATCH 0KM PROC 0005.006242/2024-42/ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1ef20b2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1ef20b2.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1.ef1.ac9_-_projeto_de_lei_-_no_2.397_2025_-_18_12_2025_09_58_51_juntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1.ef1.ac9_-_projeto_de_lei_-_no_2.397_2025_-_18_12_2025_09_58_51_juntada15pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DE AQUIS. VAN EXECUTIVA 15+1 LUGARES - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1ef1e52.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1ef1e52.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO DE AQ MEDICAMENTOS HPP ANA NERI 02/24 - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>PROJETO DE LEI GERADO ERRONEAMENTE NO ATHUS COM CONTEUDO DE MENSAGEM. PORTANTO, TORNANDO-SE A NUMERAÇÃO INVALIDÁ.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/632/1ef8f32.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/632/1ef8f32.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO TERMO DE CONVÊNIO Nº 419/PGE-2022 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/633/1ef9032.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/633/1ef9032.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO TERMO DE CONVÊNIO Nº 452/2025/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/634/1ef8fb2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/634/1ef8fb2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PROGRAMA DE 2025, RESTITUIÇÃO DE SALDO TERMO DE CONVÊNIO Nº 27/2025/PGE-SEOSP E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>PROJETO DE LEI GERADO NO ATHUS COM CONTEUDO DE MENSAGEM. TORNANDO-SE INVALIDO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/637/1ef9602.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/637/1ef9602.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, DE CRÉDITO POR FONTE DE RECURSO: 1.604.0000.0000 E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/638/1.f07.2dc_-_projeto_de_lei_-_no_2.406_2025_-_19_12_2025_13_49_49_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/638/1.f07.2dc_-_projeto_de_lei_-_no_2.406_2025_-_19_12_2025_13_49_49_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 15.294,49 (QUINZE MIL, DUZENTOS E NOVENTA E QUATRO REAIS E QUARENTA E NOVE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/639/1f07412.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/639/1f07412.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/640/pl_2.408_27_pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/640/pl_2.408_27_pag_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alto Alegre dos Parecis a realizar permuta de área urbana atingida por obra de ampliação de reservatório de abastecimento de água, e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2025_no_58.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2025_no_58.pdf</t>
   </si>
   <si>
     <t>“Estabelece o Auxílio Extraordinário, para o exercício de 2025, aos servidores ativos do Quadro Administrativo do Poder Legislativo do município de Alto Alegre dos Parecis, RO.”</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/643/1f29332.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/643/1f29332.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 201.581,43 (DUZENTOS E UM MIL, QUINHENTOS E OITENTA E UM REAIS E QUARENTA E TRES CENTAVOS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/644/1f29742.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/644/1f29742.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 275.152,24 (DUZENTOS E SETENTA E CINCO MIL, CENTO E CINQUENTA E DOIS REAIS E VINTE E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1f2a142.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1f2a142.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 364.387,59 (TREZENTOS E SESSENTA E QUATRO MIL, TREZENTOS E OITENTA E SETE REAIS E CINQUENTA E NOVE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1f2a262.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1f2a262.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 50.045,79 (CINQUENTA MIL, QUARENTA E CINCO REAIS E SETENTA E NOVE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/647/1f2a3e2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/647/1f2a3e2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 75.000,00 (SETENTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/648/1f2aac2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/648/1f2aac2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR R$ 337.335,13 (TREZENTOS E TRINTA E SETE MIL, TREZENTOS E TRINTA E CINCO REAIS E TREZE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/649/1.f2a.61e_-_projeto_de_lei_-_no_2.415_2025_-_25_12_2025_20_36_25_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/649/1.f2a.61e_-_projeto_de_lei_-_no_2.415_2025_-_25_12_2025_20_36_25_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR R$ 57.497,02 (CINQUENTA E SETE MIL, QUATROCENTOS E NOVENTA E SETE REAIS E DOIS CENTAVOS) E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/650/1f2a712.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/650/1f2a712.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, NO VALOR DE R$ 25.512,99 (VINTE E CINCO MIL QUINHENTOS E DOZE REAIS E NOVENTA E NOVE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/651/1f2a872.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/651/1f2a872.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO PROGRAMA DE 2025, DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO DA FONTE 1.500.0000.0000 E CRÉDITO POR ANULAÇÃO DE DOTAÇÃO, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_2185_ok_-_8_pg.pdf</t>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_2185_ok_-_8_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA EFETIVOS, COMISSIONADOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>“Dá nova redação ao Anexo I e Anexo II da Lei Complementar n° 82, de 08 de novembro de 2012, aplicando reposição das perdas inflacionárias do período de janeiro a dezembro de 2024, utilizando o índice IPCA-E do IBGE para a correção.”</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>GOIANO DO SUPERME-CADO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_lei_complementar_-_defeso_comercio_de_sucata_no_perimetro_urbano_2_aprovado_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_lei_complementar_-_defeso_comercio_de_sucata_no_perimetro_urbano_2_aprovado_.pdf</t>
   </si>
   <si>
     <t>“Acrescenta art. 21-A e o seu parágrafo único a Lei Complementar nº 15, de 10 de novembro de 1997.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_complementar_-_majoracao_do_auxilio_alimentecao_-_2025_votado_no_05.09.2025.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_complementar_-_majoracao_do_auxilio_alimentecao_-_2025_votado_no_05.09.2025.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao art. 16 da Lei Complementar n° 82, de 08 de novembro de 2012.”</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei_complementar_56_-_cria_o_auxilio_alimentacao_-_modificado_1.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei_complementar_56_-_cria_o_auxilio_alimentacao_-_modificado_1.doc</t>
   </si>
   <si>
     <t>“Institui o Auxílio-Saúde aos servidores e agente políticos da Câmara Municipal de Alto Alegre dos Parecis, RO.”</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_complementar_-_criacao_de_cargo_de_assessor_de_comunicacao_6_57.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_complementar_-_criacao_de_cargo_de_assessor_de_comunicacao_6_57.pdf</t>
   </si>
   <si>
     <t>“Acresce: o inciso VII ao art. 3º; o inciso III ao art. 8º; o § 4º com seus incisos ao art. 9º; altera o Anexo I, todos, Lei Complementar nº 82, de 8 de novembro de 2012.”</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/369/plc_2187_ok__17_pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/369/plc_2187_ok__17_pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR Nº. 067/2009 QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ALTO ALEGRE DOS PARECÍS”.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/387/plc_2.203_ok__15pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/387/plc_2.203_ok__15pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR Nº. 067/2009 QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ALTO ALEGRE DOS PARECÍS”</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/422/plc_2235.2025_ok_6_pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/422/plc_2235.2025_ok_6_pag_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 106 de 21 de março de 2017, e dá outras providências”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/431/plc_2238_ok_15pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/431/plc_2238_ok_15pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09 E LEI N.º 399/08, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_2256_merged.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_2256_merged.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/454/plc_2258_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/454/plc_2258_4pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº. 109/GP/2017 de 28 de setembro de 2017, que Dispõe sobre o Código Sanitário do Município de Alto Alegre dos Parecis/RO”</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/462/plc_2263_2025_21_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/462/plc_2263_2025_21_pg.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/477/plc_2276_17_pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/477/plc_2276_17_pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09, E DÁ OUTRAS_x000D_
  PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/480/plc_2277_5.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/480/plc_2277_5.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fiscalização de fossas sépticas abertas e do lançamento irregular de águas servidas em vias públicas no âmbito do Município de Alto Alegre dos Parecis, define responsabilidades dos órgãos competentes e dá outras providências”.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/487/plc_2284__5_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/487/plc_2284__5_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI N.º 399/08, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/495/plc_2290_35_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/495/plc_2290_35_pg.pdf</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/519/plc_2311_39_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/519/plc_2311_39_pg.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/535/plc_2322__06_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/535/plc_2322__06_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação dos adicionais de insalubridade e de periculosidade previstos nos incisos XXII e XXIII no art. 108 da Lei Complementar nº 018/1997, mediante Laudo Técnico de Insalubridade e Periculosidade – LTIP, no âmbito da Administração Pública Municipal de Alto Alegre dos Parecis, e dá outras providências.”.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/536/plc_2323__05_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/536/plc_2323__05_pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 065/GP/2007, que institui o Código Tributário Municipal de Alto Alegre dos Parecis, Estado de Rondônia e dá outras providências”.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/545/plc_2330_14pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/545/plc_2330_14pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º_x000D_
  067/09, E DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/559/plc_2341_4pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/559/plc_2341_4pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 018/1997, e dá outras providências”.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/569/plc_2348_43_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/569/plc_2348_43_pg.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/570/plc_2349_48_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/570/plc_2349_48_pg_.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/592/plc_2.365_4pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/592/plc_2.365_4pg_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 108/2017, e dá outras providências”.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/623/plc_2.389.2025_estrutura_067__7_pg_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/623/plc_2.389.2025_estrutura_067__7_pg_.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_resolucao_-_homologa_convencao_de_composicao_da_comissoes_tematicas_2.pdf</t>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_resolucao_-_homologa_convencao_de_composicao_da_comissoes_tematicas_2.pdf</t>
   </si>
   <si>
     <t>“Homologa acordo da composição das Comis-sões Permanentes Temática para o 1º Biênio da 8ª Legislatura.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALMIR MOTO TAXI</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_resolucao_03-_homologa_os_nomes_parlamentares_da_8a_legislatura_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_resolucao_03-_homologa_os_nomes_parlamentares_da_8a_legislatura_.pdf</t>
   </si>
   <si>
     <t>“Homologa os nomes parlamentares adotados pelos membros deste Poder para a 8ª Legislatura – 2025/2028.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/421/04_projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/421/04_projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>“Homologa convenção de funcionamento sincrônico das Comissões Permanentes Temática para o 1º Bi-ênio da 8ª Legislatura.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no05__2025_-_filiacao_a_ucaver_4.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no05__2025_-_filiacao_a_ucaver_4.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a filiação da Câmara Municipal de Ve-readores de Alto Alegre dos Parecis, RO, à União de Câmaras e Vereadores de Rondônia — UCAVER</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/490/08_indicacao_zezao_e_buguim.pdf</t>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/490/08_indicacao_zezao_e_buguim.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade — urgente — de promover as sinalizações  e os   quebra-molas do Distrito da Vila Bosco.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/424/02_requerimento_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_zezao_izaias.pdf</t>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/424/02_requerimento_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_zezao_izaias.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a existência do Perfil Profissiográfico Previ-denciário – PPP, Laudo das Condições Ambientais do Trabalho – LTCAT, Lau-do de Insalubridade e Periculosidade – LIP e estudo de Direito de Risco de Vi-da – DRV. Se existir: quando foram confeccionais e se estão atualizados.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>JOELSON DA FLOR DA SERRA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/425/03__requerimento_ante-plc_-_extincao_do_cargo_auxiliar_de_enfermagem_2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/425/03__requerimento_ante-plc_-_extincao_do_cargo_auxiliar_de_enfermagem_2.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de Auxiliar de Enfermagem e os servidores neles provi-dos passam a integrar o cargo de Técnico de Enfermagem com a devida equi-paração salarial.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/426/05_requerimento_-_pedido_de_diligencia_secretaria_da_fazenda.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/426/05_requerimento_-_pedido_de_diligencia_secretaria_da_fazenda.pdf</t>
   </si>
   <si>
     <t>Pedido de diligência/fiscalização ao distrito de Vila Marcão para aferir em-presas com sede naquele distrito — fixada no território do município de Alto Alegre dos Parecis — mas que em seus atos constitutivos consta o município de Alta Floresta D´ Oeste.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>FATAL DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/427/04_requerimento_-_ante-plo_-_inclusao_de_adicional_noturno_ccons._ttutelares_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/427/04_requerimento_-_ante-plo_-_inclusao_de_adicional_noturno_ccons._ttutelares_1.pdf</t>
   </si>
   <si>
     <t>Trata de anteprojeto, com emenda Lei Ordinária nº 1.164, de 29 de no-vembro de 2018, incluindo o ADICIONAL NOTURNO aos Conselheiros Tute-lares empossados.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/452/06_requerimento_-_pedido_de_copia_de_procedimento.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/452/06_requerimento_-_pedido_de_copia_de_procedimento.pdf</t>
   </si>
   <si>
     <t>Solicita cópia reprográfica — em arquivo PDF — dos autos do processo que abriga o Termo de Parceria nº 2/PGM/2024: feito em a SAAE e MARCOS ROGÉRIO SARTORELLI com objeto de serviços de hora máquina de escavadeira hidráulica.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PROFESSOR IZAIAS</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/453/07_requerimen0to_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_-_copias_dos_laudos.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/453/07_requerimen0to_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_-_copias_dos_laudos.pdf</t>
   </si>
   <si>
     <t>Requerem cópias — em arquivos PDF — do Perfil Profissiográfico Previ-denciário – PPP, Laudo das Condições Ambientais do Trabalho – LTCAT, Lau-do de Insalubridade e Periculosidade – LIP e estudo de Direito de Risco de Vi-da – DRV.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Anteprojeto de lei complementar que cria a isenção de taxas e IPTU para Aposentados, Pensionistas e Deficientes Físicos</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/478/09-_atuacoes_feita_pelo_vigilancia_sanitaria_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/478/09-_atuacoes_feita_pelo_vigilancia_sanitaria_1.pdf</t>
   </si>
   <si>
     <t>Requerem relatório das autuações, notificações, intimações ou qualquer outro ato feito pelo Vigilância Sanitária deste ente a partir de 1/1/2025.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/479/10-_atuacoes_da_lei_complementar_no_180-2025_2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/479/10-_atuacoes_da_lei_complementar_no_180-2025_2.pdf</t>
   </si>
   <si>
     <t>Requerem relatório das autuações, notificações, intimações ou qualquer outro ato feita motivados ou em decorrência do advento da Lei Complementar nº 180, de 7 de maio de 2025 — “Acrescenta art. 21-A e o seu parágrafo único a Lei Complementar nº 15, de 10 de novembro de 1997”.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/502/13_requerimento_-.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/502/13_requerimento_-.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja viabilizado o aumento do AUXÍLIO ALIMENTAÇÃO dos servidores municipais para o valor de R$ 500,00 e alternativamente se o Chefe do Poder Executivo não dispor condições financeira para o aumento requeridos seja aplica a correção dos dois últimos exercícios — 2023 e 2024 — conforme previsto no § 3º do art. 2º da Lei nº 1.659 de 23/2/2023.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/503/15_requerimento_-.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/503/15_requerimento_-.pdf</t>
   </si>
   <si>
     <t>Requeremos a criação de um setor/departamento/coordenação de assun-tos indígenas na administração municipal.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/546/16_requerimento_-_copia_em_pdf_dispensa_de_licitacao__no_91-2025.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/546/16_requerimento_-_copia_em_pdf_dispensa_de_licitacao__no_91-2025.pdf</t>
   </si>
   <si>
     <t>Requer cópia em arquivo PDF do procedimento de Dispensa Licitação nº 91/2025 que contratação de itinerário de transporte escolar.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/562/18_requerimento_-_reducao_do_valor_venal_dos_imoveis.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/562/18_requerimento_-_reducao_do_valor_venal_dos_imoveis.pdf</t>
   </si>
   <si>
     <t>Requer a redução em 50% do valor venal da atual planta de valor dos imóveis urbanos por Decreto do Poder Executivo aplicada neste exercício [2025].</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/586/20_requerimento_-_desafetacao_de_area_comum_para_construcao_e_reforma.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/586/20_requerimento_-_desafetacao_de_area_comum_para_construcao_e_reforma.pdf</t>
   </si>
   <si>
     <t>Propõe a desafetação da área de uso comum [canteiros] onde encontra fixado o Ponto de Taxi [Av. Getúlio Vargas], Ponto Moto táxi [Av. Tancredo Neves], e, bem como, onde estão os prestadores de serviço de frente — Ponto do Frete [Av. Tancredo Neves].</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SIDNEY BUGUIM</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/587/21_requerimento_-_extincao_da_taxa_de_lixo_de_terrenos_nao_edificado.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/587/21_requerimento_-_extincao_da_taxa_de_lixo_de_terrenos_nao_edificado.pdf</t>
   </si>
   <si>
     <t>Solicito a extinção da cobrança da TAXA DE LIXO de terrenos vazios, considerando que não produzem lixo doméstico para a referida coleta custeada pela referida taxa/tributo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/591/23_requerimento_-_vale_feira_ao_funcionalismo.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/591/23_requerimento_-_vale_feira_ao_funcionalismo.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do “PROGRAMA COMPRA NA FEIRA” como auxílio oferecido aos servidores públicos ativos do município de Alto Alegre dos Parecis-RO, titulares de cargos efetivos e comissionados, celetistas e temporários para consumo de produtos de hortifrúti da agricultura familiar de produtores</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PASTOR JERCINO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/607/25_requerimento_-_sessao_solene.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/607/25_requerimento_-_sessao_solene.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência que seja viabilizado uma sessão solene em comemoração ao dia da Bíblia, no dia 12/12 ás 19:00 horas, com base na lei 10.335/2001, convidando a comunidade para participar e todos os vereadores e servidores.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/608/26_requerimento_-_premiacao_do_saero.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/608/26_requerimento_-_premiacao_do_saero.pdf</t>
   </si>
   <si>
     <t>Requer explicação que a EMEF FERNANDO SABINO — classificada no SAERO na 3ª colocação — mas seus professores não foram agraciados com premiação prevista no Programa de Bonificação da Política de Alfabetização “Alfabetiza Alto Alegre” criado pela Lei nº 2.101 de 1º de setembro de 2025._x000D_
 Por consequência, a reavaliação da nota da escola, se a questão encontra fundada na nota “abaixo do básico” de apenas um aluno.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/609/27_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/609/27_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97.pdf</t>
   </si>
   <si>
     <t>Solicita cópia reprográfica digital [PDF] do Parecer Jurídico [se já expedido] e da Memória de Cálculo da apuração do adicional pago [e a ser pago] aos servidores efetivos a título de “gratificação de função gratificada”, segundo o Poder Executivo, com previsão legal — art. 108, IV c/c art. 122, ambos, da Lei Complementar nº 18-97 - gratificação na fração de 1/10 da remuneração do cargo em comissão exercido, devendo ser incorporada em sua folha de pagamento como vantagem pessoal — , bem como, relação de servidores que tem direito e os valores já apurados.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_28.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_28.pdf</t>
   </si>
   <si>
     <t>A Câmara Legislativa, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer a Vossa Excelência que os recursos financeiros devolvidos pela Câmara Municipal ao Poder Executivo, nos termos da legislação vigente, sejam prioritariamente destinados à realização de melhorias na Creche Municipal deste município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
-    <t>Emenda</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/489/modelo_de_emenda_supressiva_3.pdf</t>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/489/modelo_de_emenda_supressiva_3.pdf</t>
   </si>
   <si>
     <t>“Subtrai o art. 5º e o conteúdo do Anexo II decorrente do artigo suprimido”.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/531/proposta_de_emenda_aditiva__-_plo_no_2.262-25.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/531/proposta_de_emenda_aditiva__-_plo_no_2.262-25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade do Conselho Tutelar de Alto Alegre dos Parecis/RO alimentar o Sistema de Informações para a Infância e a Adolescência (SIPIA), e dá outras providências”</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/642/emendas_aditivas_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/642/emendas_aditivas_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamen-tárias (LDO) do município de Alto Ale-gre dos Parecis – RO, para o exercício financeiro de 2026 e dá outras provi-dências.”</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>INDICAÇAO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/507/09_indicacao_zezao.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/507/09_indicacao_zezao.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade — urgente — de limpeza Interna e externa no pátio e ar-redores do murro da Escola Fernando Sabino do Distrito de Flor da Serra.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_lei_ordinaria_-_cuidar_de_quem_cuida_4_54.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_lei_ordinaria_-_cuidar_de_quem_cuida_4_54.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Saúde Mental e Bem-Estar do Professor no Mu-nicípio de Alto Alegre dos Parecis - RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3597,68 +3597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_lei_ordinaria_-_projeto_56_prevencao_e_protecao_da_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/370/plo_2188_ok___9_pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/371/plo_2.189.2025__6_pg.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_2190_ok_9_pg.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/373/14a9942.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/374/14a9572.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/375/14a9e62.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/376/14a9142.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/377/14aab12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/378/14acbb1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/379/14acc81.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/380/14acd71.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/381/14ace32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1.4bb.793_-_projeto_de_lei_-_no_2.200_2025_-_28_01_2025_08_13_50_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/383/plo_2.201_pronto_9pg_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/384/plo_2.202_pronto_4pg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/389/154b112.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/390/154b162.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/391/1.54b.1de_-_projeto_de_lei_-_no_2.206_2025_-_14_02_2025_11_55_54_jun14pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/392/1.54b.302_-_projeto_de_lei_-_no_2.207_2025_-_14_02_2025_11_58_18_jun20pag.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/393/154b4e3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/394/1.550.6f6_-_projeto_de_lei_-_no_2.209_2025_-_14_02_2025_14_21_57_jun11pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/395/1.554.eec_-_projeto_de_lei_-_no_2.210_2025_-_17_02_2025_09_54_43_junt8pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/396/1.555.0c8_-_projeto_de_lei_-_no_2.211_2025_-_17_02_2025_09_59_37_junt11pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/397/1.557.50f_-_projeto_de_lei_-_no_2.212_2025_-_17_02_2025_11_01_20_junt5pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/398/1.559.3ce_-_projeto_de_lei_-_no_2.213_2025_-_17_02_2025_12_13_03_junt11pag.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/399/1573b22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/400/1573bf2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/401/1573542.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/402/1573b42.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/403/1573cb2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/404/1573e32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/405/1573f22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/406/1.574.1a7_-_projeto_de_lei_-_no_2.221_2025_-_19_02_2025_19_02_26_junt14pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/407/1.58e.95a_-_projeto_de_lei_-_no_2.222_2025_-_24_02_2025_11_38_53_junt81pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/408/1.58e.ffa_-_projeto_de_lei_-_no_2.223_2025_-_24_02_2025_12_00_32_junt26pag.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/409/1.58f.46b_-_projeto_de_lei_-_no_2.224_2025_-_24_02_2025_12_18_39_junt20pag.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/411/plo_2225_7pg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/412/1.5d5.700_-_projeto_de_lei_-_no_2.226_2025_-_07_03_2025_12_45_18_junt5pag.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/413/1.5dd.f9a_-_projeto_de_lei_-_no_2.227_2025_-_10_03_2025_12_57_04_junt25pag.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/414/15de7d3.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/415/1.5f9.c92_-_projeto_de_lei_-_no_2.229_2025_-_12_03_2025_12_40_07_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/417/1.5f9.feb_-_projeto_de_lei_-_no_2.231_2025_-_12_03_2025_12_49_57_juntada14p.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/418/1.616.625_-_projeto_de_lei_-_no_2.232_2025_-_17_03_2025_09_48_40_juntado18pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/419/161e9c2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/420/162d982.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/429/16c1242.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/430/1.6c7.46f_-_projeto_de_lei_-_no_2.237_2025_-_03_04_2025_11_48_02_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/433/1.6d2.7d8_-_projeto_de_lei_-_no_2.239_2025_-_04_04_2025_11_44_25_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/434/16d59e2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/435/16d5e82.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/436/plo_2242_ok___9_pag_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/437/1.716.670_-_projeto_de_lei_-_no_2.243_2025_-_11_04_2025_13_44_31_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/438/1.727.3a0_-_projeto_de_lei_-_no_2.244_2025_-_14_04_2025_14_40_17_juntada29pag_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/440/1734f82.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/441/1735502.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/442/1.735.878_-_projeto_de_lei_-_no_2.247_2025_-_15_04_2025_14_49_0_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/443/1735ef2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/444/1744d12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/445/1745032.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/446/1745932.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/447/1745ce2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/448/1745f82.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/449/17461e2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/450/17463e2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/458/1.7b9.319_-_projeto_de_lei_-_no_2.259_2025_-_02_05_2025_juntada17pagpdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/459/1.7b9.5bb_-_projeto_de_lei_-_no_2.260_2025_-_02_05_2025_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/460/1.7b9.ba2_-_projeto_de_lei_-_no_2.261_2025_-_02_05_2025_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/461/pl_2262_2025_5pg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/464/1.7f9.b62_-_projeto_de_lei_-_no_2.264_2025_-_09_05_2025_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/465/1.7f9.bd6_-_projeto_de_lei_-_no_2.265_2025_-_09_05_2025-juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/466/1.7f9.c07_-_projeto_de_lei_-_no_2.266_2025_-_09_05_2025_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/467/1802f42.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/468/1803af2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/469/1803b92.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/471/18195e2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/472/1.832.7a6_-_projeto_de_lei_-_no_2.272_2025_-_15_05_2025_09_22_17_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/473/1.833.b33_-_projeto_de_lei_-_no_2.273_2025_-_15_05_2025_09_58_16_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/474/183c482.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/475/183c8e2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/481/plo_2.278__7_pg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/482/1.875.907_-_projeto_de_lei_-_no_2.279_2025_-_22_05_2025_20_25_19_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/483/1.875.b0d_-_projeto_de_lei_-_no_2.280_2025_-_22_05_2025_21_07_22_juntada35pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/484/1875a02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/485/1.875.9da_-_projeto_de_lei_-_no_2.282_2025_-_22_05_2025_20_43_02_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/486/187dbb2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/488/plo_2285__4_pg_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/491/sapl._..protocoloadm_520_comprovante.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1.8bd.de3_-_projeto_de_lei_-_no_2.287_2025_-_29_05_2025_15_35_11_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/493/1.912.9f3_-_projeto_de_lei_-_no_2.288_2025_-_06_06_2025_15_35_31_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/494/1.95a.459_-_projeto_de_lei_-_no_2.289_2025_-_13_06_2025_10_42_48_juntada32pag.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/497/pl_2291_4pg.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/496/pl_2292_-_9_pg.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/498/pl_2293__9pg_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/499/pl_2294__09_pg_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/500/plo_2.295__8_pg_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/501/1.98d.dfc_-_projeto_de_lei_-_no_2.296_2025_-_18_06_2025_13_03_56_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/504/19d8dd2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/505/1.9d9.160_-_projeto_de_lei_-_no_2.298_2025_-_27_06_2025_20_44_06_juntada30pag.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/506/19d9412.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/508/plo_23000_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1a043f2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/510/plo_2302_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/511/plo_2303_10_pg_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/512/plo_2.304__9_pg_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1.a2e.401_-_projeto_de_lei_-_no_2.305_2025_-_10_07_2025_08_59_54_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1a41772.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1.a41.e6c_-_projeto_de_lei_-_no_2.307_2025_-_15_07_2025_12_27_50_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1.a42.5ae_-_projeto_de_lei_-_no_2.308_2025_-_15_07_2025_12_42_10_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1.a42.41e_-_projeto_de_lei_-_no_2.309_2025_-_15_07_2025_12_36_06_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1.a42.af2_-_projeto_de_lei_-_no_2.310_2025_-_15_07_2025_13_00_07_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/522/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1.ab0.c24_-_projeto_de_lei_-_no_2.314_2025_-_30_07_2025_09_29_13_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1.aba.832_-_projeto_de_lei_-_no_2.315_2025_-_30_07_2025_18_39_49_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1.aba.918_-_projeto_de_lei_-_no_2.316_2025_-_30_07_2025_19_25_53_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1.ac9.29c_-_projeto_de_lei_-_no_2.317_2025_-_31_07_2025_13_49_10_juntada43pag.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1adcb72.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/528/pl_2319_4pg.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1.aff.0bd_-_projeto_de_lei_-_no_2.320_2025_-_07_08_2025_10_08_37_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/530/pl_2321_6_pg_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1.b37.f32_-_projeto_de_lei_-_no_2.324_2025_-_13_08_2025_12_13_32_juntada57pag.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1b4e832.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1b4fb32.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1b52ee2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1.b7f.143_-_projeto_de_lei_-_no_2.328_2025_-_22_08_2025_10_32_42_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1.b7f.723_-_projeto_de_lei_-_no_2.329_2025_-_22_08_2025_10_44_45_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/548/1.bcd.2ab_-_projeto_de_lei_-_no_2.331_2025_-_02_09_2025_11_43_30_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/549/1bdf772.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/551/1.c00.7f2_-_mensagem_plo_no_2.333-2025-_09_09_2025_18_07_40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/552/1.bf2.086_-_projeto_de_lei_-_no_2.334_2025_-_08_09_2025_13_02_21_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/553/1.bf2.162_-_projeto_de_lei_-_no_2.335_2025_-_08_09_2025_13_08_18juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/554/1bfbce2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/555/1.c2f.794_-_projeto_de_lei_-_no_2.337_2025_-_12_09_2025_12_51_32_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/556/1.c2f.8aa_-_projeto_de_lei_-_no_2.338_2025_-_12_09_2025_12_55_11_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/557/1.c2f.fbc_-_projeto_de_lei_-_no_2.339_2025_-_12_09_2025_13_30_23_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/558/1.c3a.15f_-_projeto_de_lei_-_no_2.340_2025_-_15_09_2025_13_21_58_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/561/1.c6b.100_-_projeto_de_lei_-_no_2.342_2025_-_19_09_2025_12_52_27_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/563/1c99b03.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/564/1c9a092.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/566/pl_2345_11_pg.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/567/1.ca1.3c6_-_projeto_de_lei_-_no_2.346_2025_-_26_09_2025_12_33_11_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/568/1ca2c72.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/573/1.cf5.5bd_-_projeto_de_lei_-_no_2.350_2025_-_10_10_2025_19_31_55-juntada58pag.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/574/1.e93.28a_-_substitutivo_de_projeto_de_lei_-_08_12_2025_10_40_43_juntada112pag.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/575/1cffde2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1.d01.080_-_projeto_de_lei_-_no_2.353_2025_-_13_10_2025_10_54_24_juntando8pag.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1.d1b.3ca_-_projeto_de_lei_-_no_2.354_2025_-_15_10_2025_11_36_31_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1.d38.1aa_-_projeto_de_lei_-_no_2.355_2025_-_17_10_2025_16_51_57_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1d38072.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1d38112.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/582/1d382b2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/583/1d38372.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/584/1.d5f.700_-_projeto_de_lei_-_no_2.360_2025_-_23_10_2025_07_53_24_juntadaoficio_de_retirada_7pag.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_2361-5_pg.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/588/1.d80.1d9_-_projeto_de_lei_-_no_2.362_2025_-_28_10_2025_08_59_17_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/589/1.d85.938_-_projeto_de_lei_-_no_2.363_2025_-_28_10_2025_11_14_39_juntado71pag.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/590/1.d92.773_-_projeto_de_lei_-_no_2.364_2025_-_29_10_2025_11_25_43_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/594/1.db3.9eb_-_projeto_de_lei_-_no_2.366_2025_-_04_11_2025_19_43_42_juntada7pagi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/595/1db9952.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/596/1dfbc52.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/597/1dfbdf2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/598/1.dfb.cd4_-_projeto_de_lei_-_no_2.370_2025_-_13_11_2025_14_00_47_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/599/1dfbd12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/600/1dfbfd2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/601/1dfbf02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/602/1e10982.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/603/1e2ead2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/604/1e2f202.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/605/1.e32.a58_-_projeto_de_lei_-_no_2.377_2025_-_24_11_2025_12_28_09_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/606/1.e32.be1_-_projeto_de_lei_-_no_2.378_2025_-_24_11_2025_12_30_58_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/610/1.e63.c43_-_projeto_de_lei_-_no_2.379_2025_-_01_12_2025_11_20_01_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/611/1e64982.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/612/1.e65.1dc_-_projeto_de_lei_-_no_2.381_2025_-_01_12_2025_12_02_55_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/613/1.e79.bd0_-_projeto_de_lei_-_no_2.382_2025_-_03_12_2025_12_55_14_juntada75pag.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/614/1.e97.eae_-_projeto_de_lei_-_no_2.383_2025_-_08_12_2025_12_38_50_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/615/1e98343.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/616/1ea4ad2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/617/1ebf092.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/618/1ebf1e2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1.ec8.a1a_-_projeto_de_lei_-_no_2.390_2025_-_12_12_2025_11_27_26_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/652/pl_no._2.391_-_dispoe_sobre_controladoria_geral_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1.ec9.066_-_projeto_de_lei_-_no_2.392_2025_-_12_12_2025_11_33_15_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1.ecc.765_-_projeto_de_lei_-_no_2.393_2025_-_12_12_2025_12_55_15_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1.ecc.b1b_-_projeto_de_lei_-_no_2.394_2025_-_12_12_2025_13_00_11_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1ef20b2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1.ef1.ac9_-_projeto_de_lei_-_no_2.397_2025_-_18_12_2025_09_58_51_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1ef1e52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/632/1ef8f32.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/633/1ef9032.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/634/1ef8fb2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/637/1ef9602.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/638/1.f07.2dc_-_projeto_de_lei_-_no_2.406_2025_-_19_12_2025_13_49_49_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/639/1f07412.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/640/pl_2.408_27_pag_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2025_no_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/643/1f29332.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/644/1f29742.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1f2a142.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1f2a262.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/647/1f2a3e2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/648/1f2aac2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/649/1.f2a.61e_-_projeto_de_lei_-_no_2.415_2025_-_25_12_2025_20_36_25_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/650/1f2a712.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/651/1f2a872.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_2185_ok_-_8_pg.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_lei_complementar_-_defeso_comercio_de_sucata_no_perimetro_urbano_2_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_complementar_-_majoracao_do_auxilio_alimentecao_-_2025_votado_no_05.09.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei_complementar_56_-_cria_o_auxilio_alimentacao_-_modificado_1.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_complementar_-_criacao_de_cargo_de_assessor_de_comunicacao_6_57.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/369/plc_2187_ok__17_pag.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/387/plc_2.203_ok__15pg.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/422/plc_2235.2025_ok_6_pag_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/431/plc_2238_ok_15pg.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_2256_merged.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/454/plc_2258_4pg.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/462/plc_2263_2025_21_pg.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/477/plc_2276_17_pag.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/480/plc_2277_5.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/487/plc_2284__5_pg.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/495/plc_2290_35_pg.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/519/plc_2311_39_pg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/535/plc_2322__06_pg_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/536/plc_2323__05_pg_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/545/plc_2330_14pg.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/559/plc_2341_4pg_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/569/plc_2348_43_pg.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/570/plc_2349_48_pg_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/592/plc_2.365_4pg_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/623/plc_2.389.2025_estrutura_067__7_pg_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_resolucao_-_homologa_convencao_de_composicao_da_comissoes_tematicas_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_resolucao_03-_homologa_os_nomes_parlamentares_da_8a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/421/04_projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no05__2025_-_filiacao_a_ucaver_4.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/490/08_indicacao_zezao_e_buguim.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/424/02_requerimento_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_zezao_izaias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/425/03__requerimento_ante-plc_-_extincao_do_cargo_auxiliar_de_enfermagem_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/426/05_requerimento_-_pedido_de_diligencia_secretaria_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/427/04_requerimento_-_ante-plo_-_inclusao_de_adicional_noturno_ccons._ttutelares_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/452/06_requerimento_-_pedido_de_copia_de_procedimento.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/453/07_requerimen0to_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_-_copias_dos_laudos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/478/09-_atuacoes_feita_pelo_vigilancia_sanitaria_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/479/10-_atuacoes_da_lei_complementar_no_180-2025_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/502/13_requerimento_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/503/15_requerimento_-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/546/16_requerimento_-_copia_em_pdf_dispensa_de_licitacao__no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/562/18_requerimento_-_reducao_do_valor_venal_dos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/586/20_requerimento_-_desafetacao_de_area_comum_para_construcao_e_reforma.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/587/21_requerimento_-_extincao_da_taxa_de_lixo_de_terrenos_nao_edificado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/591/23_requerimento_-_vale_feira_ao_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/607/25_requerimento_-_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/608/26_requerimento_-_premiacao_do_saero.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/609/27_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/489/modelo_de_emenda_supressiva_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/531/proposta_de_emenda_aditiva__-_plo_no_2.262-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/642/emendas_aditivas_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/507/09_indicacao_zezao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_lei_ordinaria_-_cuidar_de_quem_cuida_4_54.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_lei_ordinaria_-_projeto_56_prevencao_e_protecao_da_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/370/plo_2188_ok___9_pag.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/371/plo_2.189.2025__6_pg.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_2190_ok_9_pg.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/373/14a9942.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/374/14a9572.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/375/14a9e62.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/376/14a9142.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/377/14aab12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/378/14acbb1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/379/14acc81.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/380/14acd71.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/381/14ace32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1.4bb.793_-_projeto_de_lei_-_no_2.200_2025_-_28_01_2025_08_13_50_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/383/plo_2.201_pronto_9pg_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/384/plo_2.202_pronto_4pg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/389/154b112.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/390/154b162.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/391/1.54b.1de_-_projeto_de_lei_-_no_2.206_2025_-_14_02_2025_11_55_54_jun14pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/392/1.54b.302_-_projeto_de_lei_-_no_2.207_2025_-_14_02_2025_11_58_18_jun20pag.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/393/154b4e3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/394/1.550.6f6_-_projeto_de_lei_-_no_2.209_2025_-_14_02_2025_14_21_57_jun11pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/395/1.554.eec_-_projeto_de_lei_-_no_2.210_2025_-_17_02_2025_09_54_43_junt8pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/396/1.555.0c8_-_projeto_de_lei_-_no_2.211_2025_-_17_02_2025_09_59_37_junt11pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/397/1.557.50f_-_projeto_de_lei_-_no_2.212_2025_-_17_02_2025_11_01_20_junt5pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/398/1.559.3ce_-_projeto_de_lei_-_no_2.213_2025_-_17_02_2025_12_13_03_junt11pag.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/399/1573b22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/400/1573bf2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/401/1573542.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/402/1573b42.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/403/1573cb2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/404/1573e32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/405/1573f22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/406/1.574.1a7_-_projeto_de_lei_-_no_2.221_2025_-_19_02_2025_19_02_26_junt14pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/407/1.58e.95a_-_projeto_de_lei_-_no_2.222_2025_-_24_02_2025_11_38_53_junt81pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/408/1.58e.ffa_-_projeto_de_lei_-_no_2.223_2025_-_24_02_2025_12_00_32_junt26pag.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/409/1.58f.46b_-_projeto_de_lei_-_no_2.224_2025_-_24_02_2025_12_18_39_junt20pag.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/411/plo_2225_7pg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/412/1.5d5.700_-_projeto_de_lei_-_no_2.226_2025_-_07_03_2025_12_45_18_junt5pag.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/413/1.5dd.f9a_-_projeto_de_lei_-_no_2.227_2025_-_10_03_2025_12_57_04_junt25pag.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/414/15de7d3.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/415/1.5f9.c92_-_projeto_de_lei_-_no_2.229_2025_-_12_03_2025_12_40_07_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/417/1.5f9.feb_-_projeto_de_lei_-_no_2.231_2025_-_12_03_2025_12_49_57_juntada14p.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/418/1.616.625_-_projeto_de_lei_-_no_2.232_2025_-_17_03_2025_09_48_40_juntado18pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/419/161e9c2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/420/162d982.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/429/16c1242.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/430/1.6c7.46f_-_projeto_de_lei_-_no_2.237_2025_-_03_04_2025_11_48_02_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/433/1.6d2.7d8_-_projeto_de_lei_-_no_2.239_2025_-_04_04_2025_11_44_25_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/434/16d59e2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/435/16d5e82.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/436/plo_2242_ok___9_pag_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/437/1.716.670_-_projeto_de_lei_-_no_2.243_2025_-_11_04_2025_13_44_31_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/438/1.727.3a0_-_projeto_de_lei_-_no_2.244_2025_-_14_04_2025_14_40_17_juntada29pag_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/440/1734f82.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/441/1735502.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/442/1.735.878_-_projeto_de_lei_-_no_2.247_2025_-_15_04_2025_14_49_0_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/443/1735ef2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/444/1744d12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/445/1745032.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/446/1745932.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/447/1745ce2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/448/1745f82.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/449/17461e2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/450/17463e2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/458/1.7b9.319_-_projeto_de_lei_-_no_2.259_2025_-_02_05_2025_juntada17pagpdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/459/1.7b9.5bb_-_projeto_de_lei_-_no_2.260_2025_-_02_05_2025_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/460/1.7b9.ba2_-_projeto_de_lei_-_no_2.261_2025_-_02_05_2025_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/461/pl_2262_2025_5pg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/464/1.7f9.b62_-_projeto_de_lei_-_no_2.264_2025_-_09_05_2025_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/465/1.7f9.bd6_-_projeto_de_lei_-_no_2.265_2025_-_09_05_2025-juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/466/1.7f9.c07_-_projeto_de_lei_-_no_2.266_2025_-_09_05_2025_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/467/1802f42.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/468/1803af2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/469/1803b92.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/471/18195e2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/472/1.832.7a6_-_projeto_de_lei_-_no_2.272_2025_-_15_05_2025_09_22_17_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/473/1.833.b33_-_projeto_de_lei_-_no_2.273_2025_-_15_05_2025_09_58_16_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/474/183c482.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/475/183c8e2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/481/plo_2.278__7_pg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/482/1.875.907_-_projeto_de_lei_-_no_2.279_2025_-_22_05_2025_20_25_19_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/483/1.875.b0d_-_projeto_de_lei_-_no_2.280_2025_-_22_05_2025_21_07_22_juntada35pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/484/1875a02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/485/1.875.9da_-_projeto_de_lei_-_no_2.282_2025_-_22_05_2025_20_43_02_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/486/187dbb2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/488/plo_2285__4_pg_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/491/sapl._..protocoloadm_520_comprovante.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1.8bd.de3_-_projeto_de_lei_-_no_2.287_2025_-_29_05_2025_15_35_11_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/493/1.912.9f3_-_projeto_de_lei_-_no_2.288_2025_-_06_06_2025_15_35_31_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/494/1.95a.459_-_projeto_de_lei_-_no_2.289_2025_-_13_06_2025_10_42_48_juntada32pag.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/497/pl_2291_4pg.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/496/pl_2292_-_9_pg.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/498/pl_2293__9pg_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/499/pl_2294__09_pg_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/500/plo_2.295__8_pg_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/501/1.98d.dfc_-_projeto_de_lei_-_no_2.296_2025_-_18_06_2025_13_03_56_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/504/19d8dd2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/505/1.9d9.160_-_projeto_de_lei_-_no_2.298_2025_-_27_06_2025_20_44_06_juntada30pag.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/506/19d9412.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/508/plo_23000_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1a043f2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/510/plo_2302_5_pg_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/511/plo_2303_10_pg_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/512/plo_2.304__9_pg_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1.a2e.401_-_projeto_de_lei_-_no_2.305_2025_-_10_07_2025_08_59_54_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1a41772.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1.a41.e6c_-_projeto_de_lei_-_no_2.307_2025_-_15_07_2025_12_27_50_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1.a42.5ae_-_projeto_de_lei_-_no_2.308_2025_-_15_07_2025_12_42_10_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1.a42.41e_-_projeto_de_lei_-_no_2.309_2025_-_15_07_2025_12_36_06_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1.a42.af2_-_projeto_de_lei_-_no_2.310_2025_-_15_07_2025_13_00_07_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/522/1.ab0.552_-_projeto_de_lei_-_no_2.313_2025_-_30_07_2025_09_14_41_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1.ab0.c24_-_projeto_de_lei_-_no_2.314_2025_-_30_07_2025_09_29_13_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1.aba.832_-_projeto_de_lei_-_no_2.315_2025_-_30_07_2025_18_39_49_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1.aba.918_-_projeto_de_lei_-_no_2.316_2025_-_30_07_2025_19_25_53_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1.ac9.29c_-_projeto_de_lei_-_no_2.317_2025_-_31_07_2025_13_49_10_juntada43pag.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1adcb72.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/528/pl_2319_4pg.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1.aff.0bd_-_projeto_de_lei_-_no_2.320_2025_-_07_08_2025_10_08_37_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/530/pl_2321_6_pg_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1.b37.f32_-_projeto_de_lei_-_no_2.324_2025_-_13_08_2025_12_13_32_juntada57pag.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1b4e832.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1b4fb32.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1b52ee2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1.b7f.143_-_projeto_de_lei_-_no_2.328_2025_-_22_08_2025_10_32_42_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1.b7f.723_-_projeto_de_lei_-_no_2.329_2025_-_22_08_2025_10_44_45_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/548/1.bcd.2ab_-_projeto_de_lei_-_no_2.331_2025_-_02_09_2025_11_43_30_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/549/1bdf772.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/551/1.c00.7f2_-_mensagem_plo_no_2.333-2025-_09_09_2025_18_07_40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/552/1.bf2.086_-_projeto_de_lei_-_no_2.334_2025_-_08_09_2025_13_02_21_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/553/1.bf2.162_-_projeto_de_lei_-_no_2.335_2025_-_08_09_2025_13_08_18juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/554/1bfbce2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/555/1.c2f.794_-_projeto_de_lei_-_no_2.337_2025_-_12_09_2025_12_51_32_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/556/1.c2f.8aa_-_projeto_de_lei_-_no_2.338_2025_-_12_09_2025_12_55_11_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/557/1.c2f.fbc_-_projeto_de_lei_-_no_2.339_2025_-_12_09_2025_13_30_23_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/558/1.c3a.15f_-_projeto_de_lei_-_no_2.340_2025_-_15_09_2025_13_21_58_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/561/1.c6b.100_-_projeto_de_lei_-_no_2.342_2025_-_19_09_2025_12_52_27_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/563/1c99b03.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/564/1c9a092.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/566/pl_2345_11_pg.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/567/1.ca1.3c6_-_projeto_de_lei_-_no_2.346_2025_-_26_09_2025_12_33_11_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/568/1ca2c72.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/573/1.cf5.5bd_-_projeto_de_lei_-_no_2.350_2025_-_10_10_2025_19_31_55-juntada58pag.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/574/1.e93.28a_-_substitutivo_de_projeto_de_lei_-_08_12_2025_10_40_43_juntada112pag.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/575/1cffde2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1.d01.080_-_projeto_de_lei_-_no_2.353_2025_-_13_10_2025_10_54_24_juntando8pag.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1.d1b.3ca_-_projeto_de_lei_-_no_2.354_2025_-_15_10_2025_11_36_31_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1.d38.1aa_-_projeto_de_lei_-_no_2.355_2025_-_17_10_2025_16_51_57_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1d38072.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1d38112.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/582/1d382b2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/583/1d38372.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/584/1.d5f.700_-_projeto_de_lei_-_no_2.360_2025_-_23_10_2025_07_53_24_juntadaoficio_de_retirada_7pag.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_2361-5_pg.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/588/1.d80.1d9_-_projeto_de_lei_-_no_2.362_2025_-_28_10_2025_08_59_17_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/589/1.d85.938_-_projeto_de_lei_-_no_2.363_2025_-_28_10_2025_11_14_39_juntado71pag.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/590/1.d92.773_-_projeto_de_lei_-_no_2.364_2025_-_29_10_2025_11_25_43_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/594/1.db3.9eb_-_projeto_de_lei_-_no_2.366_2025_-_04_11_2025_19_43_42_juntada7pagi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/595/1db9952.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/596/1dfbc52.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/597/1dfbdf2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/598/1.dfb.cd4_-_projeto_de_lei_-_no_2.370_2025_-_13_11_2025_14_00_47_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/599/1dfbd12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/600/1dfbfd2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/601/1dfbf02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/602/1e10982.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/603/1e2ead2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/604/1e2f202.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/605/1.e32.a58_-_projeto_de_lei_-_no_2.377_2025_-_24_11_2025_12_28_09_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/606/1.e32.be1_-_projeto_de_lei_-_no_2.378_2025_-_24_11_2025_12_30_58_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/610/1.e63.c43_-_projeto_de_lei_-_no_2.379_2025_-_01_12_2025_11_20_01_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/611/1e64982.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/612/1.e65.1dc_-_projeto_de_lei_-_no_2.381_2025_-_01_12_2025_12_02_55_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/613/1.e79.bd0_-_projeto_de_lei_-_no_2.382_2025_-_03_12_2025_12_55_14_juntada75pag.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/614/1.e97.eae_-_projeto_de_lei_-_no_2.383_2025_-_08_12_2025_12_38_50_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/615/1e98343.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/616/1ea4ad2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/617/1ebf092.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/618/1ebf1e2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1.ec8.a1a_-_projeto_de_lei_-_no_2.390_2025_-_12_12_2025_11_27_26_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/652/pl_no._2.391_-_dispoe_sobre_controladoria_geral_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1.ec9.066_-_projeto_de_lei_-_no_2.392_2025_-_12_12_2025_11_33_15_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1.ecc.765_-_projeto_de_lei_-_no_2.393_2025_-_12_12_2025_12_55_15_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1.ecc.b1b_-_projeto_de_lei_-_no_2.394_2025_-_12_12_2025_13_00_11_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1ef20b2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1.ef1.ac9_-_projeto_de_lei_-_no_2.397_2025_-_18_12_2025_09_58_51_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1ef1e52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/632/1ef8f32.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/633/1ef9032.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/634/1ef8fb2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/637/1ef9602.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/638/1.f07.2dc_-_projeto_de_lei_-_no_2.406_2025_-_19_12_2025_13_49_49_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/639/1f07412.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/640/pl_2.408_27_pag_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/641/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2025_no_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/643/1f29332.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/644/1f29742.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1f2a142.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1f2a262.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/647/1f2a3e2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/648/1f2aac2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/649/1.f2a.61e_-_projeto_de_lei_-_no_2.415_2025_-_25_12_2025_20_36_25_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/650/1f2a712.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/651/1f2a872.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_2185_ok_-_8_pg.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_lei_complementar_-_defeso_comercio_de_sucata_no_perimetro_urbano_2_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_complementar_-_majoracao_do_auxilio_alimentecao_-_2025_votado_no_05.09.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei_complementar_56_-_cria_o_auxilio_alimentacao_-_modificado_1.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_lei_complementar_-_criacao_de_cargo_de_assessor_de_comunicacao_6_57.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/369/plc_2187_ok__17_pag.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/387/plc_2.203_ok__15pg.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/422/plc_2235.2025_ok_6_pag_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/431/plc_2238_ok_15pg.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_2256_merged.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/454/plc_2258_4pg.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/462/plc_2263_2025_21_pg.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/477/plc_2276_17_pag.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/480/plc_2277_5.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/487/plc_2284__5_pg.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/495/plc_2290_35_pg.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/519/plc_2311_39_pg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/535/plc_2322__06_pg_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/536/plc_2323__05_pg_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/545/plc_2330_14pg.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/559/plc_2341_4pg_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/569/plc_2348_43_pg.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/570/plc_2349_48_pg_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/592/plc_2.365_4pg_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/623/plc_2.389.2025_estrutura_067__7_pg_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_resolucao_-_homologa_convencao_de_composicao_da_comissoes_tematicas_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_resolucao_03-_homologa_os_nomes_parlamentares_da_8a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/421/04_projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/532/projeto_de_resolucao_no05__2025_-_filiacao_a_ucaver_4.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/490/08_indicacao_zezao_e_buguim.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/424/02_requerimento_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_zezao_izaias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/425/03__requerimento_ante-plc_-_extincao_do_cargo_auxiliar_de_enfermagem_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/426/05_requerimento_-_pedido_de_diligencia_secretaria_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/427/04_requerimento_-_ante-plo_-_inclusao_de_adicional_noturno_ccons._ttutelares_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/452/06_requerimento_-_pedido_de_copia_de_procedimento.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/453/07_requerimen0to_-_laudo_de_insalubridade_risco_de_vida_e_periculosidade_-_copias_dos_laudos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/478/09-_atuacoes_feita_pelo_vigilancia_sanitaria_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/479/10-_atuacoes_da_lei_complementar_no_180-2025_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/502/13_requerimento_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/503/15_requerimento_-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/546/16_requerimento_-_copia_em_pdf_dispensa_de_licitacao__no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/562/18_requerimento_-_reducao_do_valor_venal_dos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/586/20_requerimento_-_desafetacao_de_area_comum_para_construcao_e_reforma.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/587/21_requerimento_-_extincao_da_taxa_de_lixo_de_terrenos_nao_edificado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/591/23_requerimento_-_vale_feira_ao_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/607/25_requerimento_-_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/608/26_requerimento_-_premiacao_do_saero.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/609/27_requerimento_-_solicitacao_de_memoria_de_calculo_do_adicional_de_um_decimo_art._108_iv_lc_no_18-97.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/489/modelo_de_emenda_supressiva_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/531/proposta_de_emenda_aditiva__-_plo_no_2.262-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/642/emendas_aditivas_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/507/09_indicacao_zezao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_lei_ordinaria_-_cuidar_de_quem_cuida_4_54.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>