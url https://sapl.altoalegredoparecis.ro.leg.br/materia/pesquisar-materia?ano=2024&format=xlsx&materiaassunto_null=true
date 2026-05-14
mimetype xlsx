--- v0 (2025-11-25)
+++ v1 (2026-05-14)
@@ -48,2451 +48,2451 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DENAIR PEDRO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/253/substitutivo_de_projeto_de_lei_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/253/substitutivo_de_projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_pronto_6_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_pronto_6_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre declaração de bens inservíveis e autorização para sua alienação e/ou doação, e das outras providências”.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CR 932174/2022/MCID/CAIXA E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/167/a3b.dc3_-_projeto_de_lei_-_no_2.006_2024_-_25_01_2024_juntadad44pagpdf.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/167/a3b.dc3_-_projeto_de_lei_-_no_2.006_2024_-_25_01_2024_juntadad44pagpdf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CR 922133/2021-MDR/CAIXA E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/168/a3c.24f_-_projeto_de_lei_-_no_2.007_2024_-_25_01_2024_juntada41pagpdf.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/168/a3c.24f_-_projeto_de_lei_-_no_2.007_2024_-_25_01_2024_juntada41pagpdf.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/169/a3c.aa7_-_projeto_de_lei_-_no_2.008_2024_-_25_01_2024_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/169/a3c.aa7_-_projeto_de_lei_-_no_2.008_2024_-_25_01_2024_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032022-015502 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/170/a3c.bf5_-_projeto_de_lei_-_no_2.009_2024_-_25_01_2024_juntada12pagpdf.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/170/a3c.bf5_-_projeto_de_lei_-_no_2.009_2024_-_25_01_2024_juntada12pagpdf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032022-020659 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/171/a3c.d3e_-_projeto_de_lei_-_no_2.010_2024_-_25_01_2024_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/171/a3c.d3e_-_projeto_de_lei_-_no_2.010_2024_-_25_01_2024_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032023-036202 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/172/a3c.dfd_-_projeto_de_lei_-_no_2.011_2024_-_25_01_2024_juantada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/172/a3c.dfd_-_projeto_de_lei_-_no_2.011_2024_-_25_01_2024_juantada8pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032023-038678 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/173/a3c.ef4_-_projeto_de_lei_-_no_2.012_2024_-_25_01_2024_junatada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/173/a3c.ef4_-_projeto_de_lei_-_no_2.012_2024_-_25_01_2024_junatada9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032022-017755 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/174/a3c.ffa_-_projeto_de_lei_-_no_2.013_2024_-_25_01_2024_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/174/a3c.ffa_-_projeto_de_lei_-_no_2.013_2024_-_25_01_2024_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032023-031476 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/175/a3d.14f_-_projeto_de_lei_-_no_2.014_2024_-_25_01_2024_juntada19pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/175/a3d.14f_-_projeto_de_lei_-_no_2.014_2024_-_25_01_2024_juntada19pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV306/SEAGRI/PGE/23 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/176/a3d.27e_-_projeto_de_lei_-_no_2.015_2024_-_25_01_2024_juntada19pagpdf.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/176/a3d.27e_-_projeto_de_lei_-_no_2.015_2024_-_25_01_2024_juntada19pagpdf.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 100/PGE/DER-RO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/177/a3d.34e_-_projeto_de_lei_-_no_2.016_2024_-_25_01_2024_juntada19pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/177/a3d.34e_-_projeto_de_lei_-_no_2.016_2024_-_25_01_2024_juntada19pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONTRAPARTIDA DO CONVÊNIO FITHA 2023 E DA OUTRA PROVIDENCIAS".</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/181/a90.0f8_-_projeto_de_lei_-_no_2.019_2024_-_09_02_2024_junatada23pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/181/a90.0f8_-_projeto_de_lei_-_no_2.019_2024_-_09_02_2024_junatada23pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV207/SEDUC/PGE/2023 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/182/a91.c77_-_projeto_de_lei_-_no_2.020_2024_-_09_02_2024_10_52_53_juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/182/a91.c77_-_projeto_de_lei_-_no_2.020_2024_-_09_02_2024_10_52_53_juntada13pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PISO FIXO-PSE - ESTADUAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_assinado_pronto__4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_assinado_pronto__4_pg.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder, de forma gratuita e por tempo indeterminado o uso de um imóvel pertencente ao patrimônio público Municipal à Igreja de Jesus Minha Casa de Oração, e da outras providências”.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_assinado_pronto___5_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_assinado_pronto___5_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DA ESCUTA ESPECIALIZADA NO MUNICIPIO DE ALTO ALEGRE DOS PARECIS/RO, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/185/a94.534_-_projeto_de_lei_-_no_2.023_2024_-_09_02_2024_12_18_33_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/185/a94.534_-_projeto_de_lei_-_no_2.023_2024_-_09_02_2024_12_18_33_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. SALDO DE COVID-19 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/186/a94.cc4_-_projeto_de_lei_-_no_2.024_2024_-_09_02_2024_12_38_13juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/186/a94.cc4_-_projeto_de_lei_-_no_2.024_2024_-_09_02_2024_12_38_13juntada11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF AQUIS EQUIP MAC PROP Nº 11913577000/1210-02 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/187/a94.7be_-_projeto_de_lei_-_no_2.025_2024_-_09_02_2024_12_22_56_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/187/a94.7be_-_projeto_de_lei_-_no_2.025_2024_-_09_02_2024_12_22_56_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. ANALISADOR DE BIOQUÍMICA AUTOMÁTICO-SESAU E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/188/a94.b18_-_projeto_de_lei_-_no_2.026_2024_-_09_02_2024_12_34_07_juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/188/a94.b18_-_projeto_de_lei_-_no_2.026_2024_-_09_02_2024_12_34_07_juntada17pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS EQUIP APS UBSs PROP Nº 23002/2023 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/189/a94.a37_-_projeto_de_lei_-_no_2.027_2024_-_09_02_2024_12_29_03_juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/189/a94.a37_-_projeto_de_lei_-_no_2.027_2024_-_09_02_2024_12_29_03_juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. EQUIPAMENTOS LABORATORIAIS - SESAU E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/190/a95.3c7_-_projeto_de_lei_-_no_2.028_2024_-_09_02_2024_12_49_38_juntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/190/a95.3c7_-_projeto_de_lei_-_no_2.028_2024_-_09_02_2024_12_49_38_juntada15pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ MEDICAMENTOS HPP 01/24 - ESTADO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/191/a95.220_-_projeto_de_lei_-_no_2.029_2024_-_09_02_2024_12_45_30_juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/191/a95.220_-_projeto_de_lei_-_no_2.029_2024_-_09_02_2024_12_45_30_juntada17pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF PROGRAMA DE INFORMATIZAÇÃO DA APS E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/192/a95.2e8_-_projeto_de_lei_-_no_2.030_2024_-_09_02_2024_12_47_41_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/192/a95.2e8_-_projeto_de_lei_-_no_2.030_2024_-_09_02_2024_12_47_41_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF PISO DA EMFERMAGEM E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/193/a95.0be_-_projeto_de_lei_-_no_2.031_2024_-_09_02_2024_12_41_49_juntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/193/a95.0be_-_projeto_de_lei_-_no_2.031_2024_-_09_02_2024_12_41_49_juntada15pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF INCREMENTO MAC PROP. Nº 36000-574792/2023 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/194/a96.948_-_projeto_de_lei_-_no_2.032_2024_-_09_02_2024_14_00_41_junada21pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/194/a96.948_-_projeto_de_lei_-_no_2.032_2024_-_09_02_2024_14_00_41_junada21pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROJETO SAUDE DOS DENTINHOS - ESTADO E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/195/a96.a2e_-_projeto_de_lei_-_no_2.033_2024_-_09_02_2024_14_04_06_juntada33pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/195/a96.a2e_-_projeto_de_lei_-_no_2.033_2024_-_09_02_2024_14_04_06_juntada33pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CR 919030-2021/MSAUDE/CAIXA E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/196/a96.b7c_-_projeto_de_lei_-_no_2.034_2024_-_09_02_2024_14_07_55_juntada14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/196/a96.b7c_-_projeto_de_lei_-_no_2.034_2024_-_09_02_2024_14_07_55_juntada14pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONST. UBS JARDIM AMÉRICA - PROP. 22-009 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/197/a97.b1e_-_projeto_de_lei_-_no_2.035_2024_-_09_02_2024_14_59_48_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/197/a97.b1e_-_projeto_de_lei_-_no_2.035_2024_-_09_02_2024_14_59_48_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 127.000,00 (cento e vinte e sete mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências.".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/198/aa1.d68_-_projeto_de_lei_-_no_2.036_2024_-_14_02_2024_13_49_59_juntada33pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/198/aa1.d68_-_projeto_de_lei_-_no_2.036_2024_-_14_02_2024_13_49_59_juntada33pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV558/PGE-2022, E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/199/aa3.a38_-_projeto_de_lei_-_no_2.037_2024_-_15_02_2024_07_56_53_juntada23pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/199/aa3.a38_-_projeto_de_lei_-_no_2.037_2024_-_15_02_2024_07_56_53_juntada23pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PC 008172/23 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/200/aab.683_-_projeto_de_lei_-_no_2.038_2024_-_15_02_2024_12_09_47_juntada39pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/200/aab.683_-_projeto_de_lei_-_no_2.038_2024_-_15_02_2024_12_09_47_juntada39pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CR 918163-2021/MSAUDE/CAIXA E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/204/ae6.52e_-_projeto_de_lei_-_no_2.039_2024_-_23_02_2024_08_19_09-juntada14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/204/ae6.52e_-_projeto_de_lei_-_no_2.039_2024_-_23_02_2024_08_19_09-juntada14pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AO IGDBF E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/205/ae6.6d2_-_projeto_de_lei_-_no_2.040_2024_-_23_02_2024_08_24_23-juntada14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/205/ae6.6d2_-_projeto_de_lei_-_no_2.040_2024_-_23_02_2024_08_24_23-juntada14pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FUNDO A FUNDO SUAS E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/206/ae69012.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/206/ae69012.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PISO FIXO-PSB - ESTADUAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/207/ae681d2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/207/ae681d2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CRIANÇA FELIZ-FEDERAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/208/ae7.7f7_-_projeto_de_lei_-_no_2.043_2024_-_23_02_2024_09_13_10-juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/208/ae7.7f7_-_projeto_de_lei_-_no_2.043_2024_-_23_02_2024_09_13_10-juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROGRAMA MAMÃE CHEGUEI -ESTADUAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/209/ae7.912_-_projeto_de_lei_-_no_2.044_2024_-_23_02_2024_09_18_48-juntada12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/209/ae7.912_-_projeto_de_lei_-_no_2.044_2024_-_23_02_2024_09_18_48-juntada12pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CRIANÇA FELIZ + - ESTADUAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/210/ae79af2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/210/ae79af2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. BENEFÍCIOS EVENTUAIS-ESTADUAL E OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/211/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/211/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROCAD-SUAS E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/212/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/212/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 919.200,00 (novecentos e dezenove mil e duzentos reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências, “.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/213/aef.8d8_-_projeto_de_lei_-_no_2.048_2024_-_23_02_2024_12_36_45-juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/213/aef.8d8_-_projeto_de_lei_-_no_2.048_2024_-_23_02_2024_12_36_45-juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROJETO 2022 – NOVAS TURMAS E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/214/af1.975_-_projeto_de_lei_-_no_2.049_2024_-_23_02_2024_14_29_44-juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/214/af1.975_-_projeto_de_lei_-_no_2.049_2024_-_23_02_2024_14_29_44-juntada6pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSO: 0.1.500.1001 - IDENTIFICAÇÃO DAS DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO, CONFORME DISPOSTO NA LEI 4320/64, ART. 43, § 1º, INCISO I, E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/215/b0e.c16_-_projeto_de_lei_-_no_2.050_2024_-_28_02_2024_13_14_36_juntado11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/215/b0e.c16_-_projeto_de_lei_-_no_2.050_2024_-_28_02_2024_13_14_36_juntado11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. LC Nº 195.2022 E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_assinado_pronto_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_assinado_pronto_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para o Poder Público custear as despesas relacionadas à participação de atletas e de equipes dos projetos sociais (escolinhas) da Prefeitura de Alto Alegre dos Parecis em competições regionais, nacionais, e dá outras providências”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/217/pronto_pronto_7_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/217/pronto_pronto_7_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares.”</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/218/b33.cb2_-_projeto_de_lei_-_no_2.053_2024_-_06_03_2024_11_56_38-juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/218/b33.cb2_-_projeto_de_lei_-_no_2.053_2024_-_06_03_2024_11_56_38-juntada11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROGRAMA ESCOLA EM TEMPO INTEGRAL, E DA OUTRA PROVIDENCIAS”.,</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/219/b45.33b_-_projeto_de_lei_-_no_2.054_2024_-_08_03_2024_08_16_51-juntada30pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/219/b45.33b_-_projeto_de_lei_-_no_2.054_2024_-_08_03_2024_08_16_51-juntada30pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INCREMENTO MAC E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/221/b62.527_-_projeto_de_lei_-_no_2.055_2024_-_12_03_2024_10_35_40-juntada32pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/221/b62.527_-_projeto_de_lei_-_no_2.055_2024_-_12_03_2024_10_35_40-juntada32pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV520/PGE-2022 E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/222/b65.f62_-_projeto_de_lei_-_no_2.056_2024_-_12_03_2024_12_31_50-juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/222/b65.f62_-_projeto_de_lei_-_no_2.056_2024_-_12_03_2024_12_31_50-juntada17pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONVÊNIO FITHA 2023 E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/223/b66b8a2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/223/b66b8a2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. LC Nº 14.399/2022-ALDIR BLANC E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_pronto_7_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_pronto_7_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos profissionais do magistério, e dá outras providências”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_pronto_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_pronto_4pg.pdf</t>
   </si>
   <si>
     <t>“Altera a lei 1470 de 29 de dezembro de 2021, que Cria o Programa Municipal de Regularização Fundiária Urbana no Município de Alto Alegre dos Parecis/RO, denominado ‘Título Já’, e dá outras providências”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/227/c3c.4fa_-_projeto_de_lei_-_no_2.060_2024_-_11_04_2024_12_38_39_juntado12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/227/c3c.4fa_-_projeto_de_lei_-_no_2.060_2024_-_11_04_2024_12_38_39_juntado12pag.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 1.180.000,00 (HUM MILHÃO E CENTO E OITENTA MIL REIAS), REF. A FONTE DE RECURSOS 0.1.500.000".</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/228/c3e.ccf_-_projeto_de_lei_-_no_2.061_2024_-_11_04_2024_16_07_13_juntada.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/228/c3e.ccf_-_projeto_de_lei_-_no_2.061_2024_-_11_04_2024_16_07_13_juntada.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 848.899,38 (OITOCENTOS E QUARENTA E OITO MIL, OITOCENTOS E NOVENTA E NOVE REAIS E TRINTA E OITO CENTAVOS), REF. A FONTE DE RECURSOS 0.1.500.000".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/229/c3e.de5_-_projeto_de_lei_-_no_2.062_2024_-_11_04_2024_16_11_57_juntada.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/229/c3e.de5_-_projeto_de_lei_-_no_2.062_2024_-_11_04_2024_16_11_57_juntada.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 422.234,38 (QUATROCENTOS E VINTE E DOIS MIL, DUZENTOS E TRINTA E QUATRO REAIS E TRINTA E OITO CENTAVOS), REF. A FONTE DE RECURSOS 0.1.540.1070".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/230/c3e.e9a_-_projeto_de_lei_-_no_2.063_2024_-_11_04_2024_16_16_28_juntada.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/230/c3e.e9a_-_projeto_de_lei_-_no_2.063_2024_-_11_04_2024_16_16_28_juntada.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 71.855,63, (SETENTA E UM MIL, OITOCENTOS E CINQUENTA E CINCO REAIS E SESSENTA E TRES CENTAVOS), REF. A FONTE DE RECURSOS 0.1.500.1002".</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/232/a90.a4c_-_projeto_de_lei_-_no_2.064_2024_-_09_02_2024_10_15_49_juntada28.pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/232/a90.a4c_-_projeto_de_lei_-_no_2.064_2024_-_09_02_2024_10_15_49_juntada28.pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CNV-326-SEAS-PGE-2023-PROJETO LEITE E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/233/c87.4ac_-_projeto_de_lei_-_no_2.065_2024_-_22_04_2024_13_04_50-juntada18pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/233/c87.4ac_-_projeto_de_lei_-_no_2.065_2024_-_22_04_2024_13_04_50-juntada18pag_.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF CV103/SEDUC/PGE/RO/2023, E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/235/cde.9ce_-_projeto_de_lei_-_no_2.066_2024_-_03_05_2024_14_10_37_juntada14pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/235/cde.9ce_-_projeto_de_lei_-_no_2.066_2024_-_03_05_2024_14_10_37_juntada14pag_.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE RECURSOS DE ALIENAÇÕES DE BENS MÓVEIS MUNICIPAL E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_pronto.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_pronto.pdf</t>
   </si>
   <si>
     <t>“Procede à desafetação e autoriza a doação de imóvel de propriedade do Município de Alto Alegre dos Parecis/RO ao Estado de Rondônia, sob intervenção do Tribunal de Justiça do Estado de Rondônia – TJRO”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/237/ced.bcd_-_projeto_de_lei_-_no_2.068_2024_-_07_05_2024_16_29_42_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/237/ced.bcd_-_projeto_de_lei_-_no_2.068_2024_-_07_05_2024_16_29_42_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. A a FONTE DE RECURSO 0.1.500.0000 – RECURSOS NÃO VINCULADOS DE IMPOSTOS, E DE OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/238/d11.91d_-_projeto_de_lei_-_no_2.069_2024_-_10_05_2024_13_14_44_juntada27pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/238/d11.91d_-_projeto_de_lei_-_no_2.069_2024_-_10_05_2024_13_14_44_juntada27pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA ELETRICA EDUCANDÁRIO CV154/2024/PGE/SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/241/plo._2070_ok_6_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/241/plo._2070_ok_6_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1164/2018, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências”.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/242/d65.97e_-_projeto_de_lei_-_no_2.071_2024_-_24_05_2024_08_52_41_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/242/d65.97e_-_projeto_de_lei_-_no_2.071_2024_-_24_05_2024_08_52_41_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS. TUBOS METALICOS CV 139/2024/PGE/DER-RO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/244/dd2.716_-_projeto_de_lei_-_no_2.073_2024_-_10_06_2024_10_47_43_juntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/244/dd2.716_-_projeto_de_lei_-_no_2.073_2024_-_10_06_2024_10_47_43_juntada15pag.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 170.000,00 (cento setenta mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências, “.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/245/dd5.8fb_-_projeto_de_lei_-_no_2.074_2024_-_10_06_2024_13_17_37_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/245/dd5.8fb_-_projeto_de_lei_-_no_2.074_2024_-_10_06_2024_13_17_37_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INCREMENTO PAB PROP Nº 581372/2024 E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/248/de6.666_-_projeto_de_lei_-_no_2.075_2024_-_11_06_2024_12_53_01_juntada23pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/248/de6.666_-_projeto_de_lei_-_no_2.075_2024_-_11_06_2024_12_53_01_juntada23pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AO TERMO DE CONVÊNIO Nº 207/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/249/de6.f66_-_projeto_de_lei_-_no_2.076_2024_-_11_06_2024_13_08_56_juntada47pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/249/de6.f66_-_projeto_de_lei_-_no_2.076_2024_-_11_06_2024_13_08_56_juntada47pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE CONVÊNIO Nº 243/2024/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/250/de7.187_-_projeto_de_lei_-_no_2.077_2024_-_11_06_2024_13_13_10_juntada24pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/250/de7.187_-_projeto_de_lei_-_no_2.077_2024_-_11_06_2024_13_13_10_juntada24pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE CONVÊNIO Nº 239/2024/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/251/e0d.d7e_-_projeto_de_lei_-_no_2.079_2024_-_14_06_2024_13_33_41_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/251/e0d.d7e_-_projeto_de_lei_-_no_2.079_2024_-_14_06_2024_13_33_41_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 73.000,00 (setenta e três mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências“.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/252/e18.6ed_-_projeto_de_lei_-_no_2.080_2024_-_17_06_2024_13_49_01_juntada23pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/252/e18.6ed_-_projeto_de_lei_-_no_2.080_2024_-_17_06_2024_13_49_01_juntada23pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. REFORMA ELETRICA DA ESCOLA EUZÉBIO DE QUEIROZ CV 225.2024-PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/254/e34.867_-_projeto_de_lei_-_no_2.081_2024_-_20_06_2024_13_03_25_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/254/e34.867_-_projeto_de_lei_-_no_2.081_2024_-_20_06_2024_13_03_25_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE CONVÊNIO Nº 241/2024/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/255/e36.055_-_projeto_de_lei_-_no_2.082_2024_-_20_06_2024_14_02_50_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/255/e36.055_-_projeto_de_lei_-_no_2.082_2024_-_20_06_2024_14_02_50_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 65.000,00 (sessenta e cinco mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências“.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/256/e40.238_-_projeto_de_lei_-_no_2.083_2024_-_21_06_2024_12_47_29_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/256/e40.238_-_projeto_de_lei_-_no_2.083_2024_-_21_06_2024_12_47_29_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 280.000,00 (DUZENTOS E OITENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/257/e40.91a_-_projeto_de_lei_-_no_2.084_2024_-_21_06_2024_13_20_31_juntada4pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/257/e40.91a_-_projeto_de_lei_-_no_2.084_2024_-_21_06_2024_13_20_31_juntada4pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 90.000,00 (NOVENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_2085_pronto_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_2085_pronto_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1867/2024, que procede à desafetação e autoriza a doação de imóvel de propriedade do Município de Alto Alegre dos Parecis/RO ao Estado de Rondônia, sob intervenção do Tribunal de Justiça do Estado de Rondônia – TJRO”.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_2086_pronto_08_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_2086_pronto_08_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROMOÇÃO DA ALIMENTAÇÃO ADEQUADA E SAUDÁVEL NO AMBIENTE ESCOLAR POR MEIO DA EDUCAÇÃO ALIMENTAR E NUTRICIONAL E DA REGULAÇÃO DA DISTRIBUIÇÃO, COMERCIALIZAÇÃO E COMUNICAÇÃO MERCADOLÓGICA DE ALIMENTOS E BEBIDAS NAS UNIDADES ESCOLARES DAS REDES PÚBLICA E PRIVADA DE EDUCAÇÃO BÁSICA NO MUNICIPIO DE ALTO ALEGRE DOS PARECIS/RO- DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/260/e72.ee4_-_projeto_de_lei_-_no_2.087_2024_-_27_06_2024_09_00_41_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/260/e72.ee4_-_projeto_de_lei_-_no_2.087_2024_-_27_06_2024_09_00_41_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 125.000,00 (CENTO E VINTE E CINCO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/261/e76.857_-_projeto_de_lei_-_no_2.088_2024_-_27_06_2024_11_04_34_juntada26pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/261/e76.857_-_projeto_de_lei_-_no_2.088_2024_-_27_06_2024_11_04_34_juntada26pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AO TERMO DE CONVÊNIO Nº 262/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/263/e84.c5f_-_projeto_de_lei_-_no_2.090_2024_-_28_06_2024_12_04_51_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/263/e84.c5f_-_projeto_de_lei_-_no_2.090_2024_-_28_06_2024_12_04_51_juntada6pag.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/264/e95.e80_-_projeto_de_lei_-_no_2.091_2024_-_02_07_2024_12_26_24-juntada41pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/264/e95.e80_-_projeto_de_lei_-_no_2.091_2024_-_02_07_2024_12_26_24-juntada41pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AO CONTRATO DE REPASSE Nº 914840/2021-MDR/CAIXA PARA RESTITUIÇÃO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/265/eac.748_-_projeto_de_lei_-_no_2.092_2024_-_04_07_2024_12_00_31-juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/265/eac.748_-_projeto_de_lei_-_no_2.092_2024_-_04_07_2024_12_00_31-juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO DE RECURSO DE AQ. VEICULO MINIVAN PEPI 7005-ESTADO E DA OUTRAS PROVIDENCIAS”.,</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/266/ef2.c88_-_projeto_de_lei_-_no_2.093_2024_-_11_07_2024_11_33_16-juntada40pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/266/ef2.c88_-_projeto_de_lei_-_no_2.093_2024_-_11_07_2024_11_33_16-juntada40pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV909355/2020-MDR/CAIXA PARA RESTITUIÇÃO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/267/ef5.dcd_-_projeto_de_lei_-_no_2.094_2024_-_11_07_2024_12_54_27-juntada65pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/267/ef5.dcd_-_projeto_de_lei_-_no_2.094_2024_-_11_07_2024_12_54_27-juntada65pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CONTRATO DE REPASSE Nº 91/2022/PGE-DER-RO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/268/f04.06d_-_projeto_de_lei_-_no_2.095_2024_-_12_07_2024_11_19_04-juntada23pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/268/f04.06d_-_projeto_de_lei_-_no_2.095_2024_-_12_07_2024_11_19_04-juntada23pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 345/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/269/f04.542_-_projeto_de_lei_-_no_2.096_2024_-_12_07_2024_11_25_48-juntada24pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/269/f04.542_-_projeto_de_lei_-_no_2.096_2024_-_12_07_2024_11_25_48-juntada24pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 408/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/270/f04.add_-_projeto_de_lei_-_no_2.097_2024_-_12_07_2024_11_31_21-juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/270/f04.add_-_projeto_de_lei_-_no_2.097_2024_-_12_07_2024_11_31_21-juntada29pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 428/2024/PGE-SEDUC E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/271/f08.f89_-_projeto_de_lei_-_no_2.098_2024_-_12_07_2024_14_21_49-juntada24pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/271/f08.f89_-_projeto_de_lei_-_no_2.098_2024_-_12_07_2024_14_21_49-juntada24pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 217/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/272/f09.422_-_projeto_de_lei_-_no_2.099_2024_-_12_07_2024_14_29_08-juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/272/f09.422_-_projeto_de_lei_-_no_2.099_2024_-_12_07_2024_14_29_08-juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 430/2024/PGE-SEAGRI E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/273/f09.54c_-_projeto_de_lei_-_no_2.100_2024_-_12_07_2024_14_41_26-juntada31pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/273/f09.54c_-_projeto_de_lei_-_no_2.100_2024_-_12_07_2024_14_41_26-juntada31pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 466/2024/PGE-SEJUCEL E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/274/f09.b71_-_projeto_de_lei_-_no_2.101_2024_-_12_07_2024_15_57_01_juntada4pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/274/f09.b71_-_projeto_de_lei_-_no_2.101_2024_-_12_07_2024_15_57_01_juntada4pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 80.000,00 (OITENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/275/f12.90f_-_projeto_de_lei_-_no_2.102_2024_-_15_07_2024_12_junt.9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/275/f12.90f_-_projeto_de_lei_-_no_2.102_2024_-_15_07_2024_12_junt.9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032024-065420 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/276/f12.9d0_-_projeto_de_lei_-_no_2.103_2024_-_15_07_2024_12_junt.9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/276/f12.9d0_-_projeto_de_lei_-_no_2.103_2024_-_15_07_2024_12_junt.9pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSF ESP PLAT+BRASIL PA09032024-066907 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/277/f3ac302.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/277/f3ac302.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 429/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/278/f3aefa2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/278/f3aefa2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 474/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/279/f3b6ab2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/279/f3b6ab2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 941221/2023-MD/DPCN E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/280/f3b.a88_-_projeto_de_lei_-_no_2.107_2024_-_23_07_2024_08_41_02_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/280/f3b.a88_-_projeto_de_lei_-_no_2.107_2024_-_23_07_2024_08_41_02_juntada5pag.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/281/f3b.f9e_-_projeto_de_lei_-_no_2.108_2024_-_23_07_2024_08_47_57_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/281/f3b.f9e_-_projeto_de_lei_-_no_2.108_2024_-_23_07_2024_08_47_57_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 120.000,00 (CENTO E VINTE MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/282/f41.67f_-_projeto_de_lei_-_no_2.109_2024_-_23_07_2024_13_32_21_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/282/f41.67f_-_projeto_de_lei_-_no_2.109_2024_-_23_07_2024_13_32_21_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RESTITUIÇÃO DE REDIMENTOS CV909355/2020-MDR/CAIXA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/283/f869d82.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/283/f869d82.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TC PAC Nº 956308-4/2023 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/284/f879c42.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/284/f879c42.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TC 405/PAGE-2022 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/285/f8a.e44_-_projeto_de_lei_-_no_2.112_2024_-_01_08_2024_12_48_11_juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/285/f8a.e44_-_projeto_de_lei_-_no_2.112_2024_-_01_08_2024_12_48_11_juntada13pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS. MICRO-ONIBUS URBANO PROP 24003/2024 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/286/f8b.0f1_-_projeto_de_lei_-_no_2.113_2024_-_01_08_2024_15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/286/f8b.0f1_-_projeto_de_lei_-_no_2.113_2024_-_01_08_2024_15pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS. VAN EXECUTIVA 15+1 LUGARES - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/287/f8b.379_-_projeto_de_lei_-_no_2.114_2024_-_01_08_2024_20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/287/f8b.379_-_projeto_de_lei_-_no_2.114_2024_-_01_08_2024_20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ MAT E EQUIP. DE FISIOTERAPIA PARA HPP CNES 2806681 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/288/fa990d2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/288/fa990d2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. INC. PAB - PROP Nº - 36000618591202400 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/289/f8b.bf2_-_projeto_de_lei_-_no_2.116_2024_-_01_08_2024_14_37_58_juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/289/f8b.bf2_-_projeto_de_lei_-_no_2.116_2024_-_01_08_2024_14_37_58_juntada17pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQ MEDICAMENTOS HPP ANA NERI 02/24 - ESTADO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/290/fa9.6a4_-_projeto_de_lei_-_no_2.117_2024_-_06_08_2024_14_33_48_juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/290/fa9.6a4_-_projeto_de_lei_-_no_2.117_2024_-_06_08_2024_14_33_48_juntada29pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. USINA DE ENERGIA SOLAR FOTOVOLTÁICA E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/291/fcc11b_1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/291/fcc11b_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTES DE RECURSO DOS PROGRAMAS PNAT, PNAE E SALÁRIO EDUCAÇÃO DO GOV. FEDERAL E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/292/fcf.818-plo_no_2.119_2024_09.08_8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/292/fcf.818-plo_no_2.119_2024_09.08_8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.540.0070.0000 - TRANSFERÊNCIAS DO FUNDEB E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/293/fcf.a70-plo_no_2.120_2024_10_08_22pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/293/fcf.a70-plo_no_2.120_2024_10_08_22pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.500.0000.0000 E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/294/fcf.d7b-plo_no_2.121_2024-10_08_9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/294/fcf.d7b-plo_no_2.121_2024-10_08_9pag.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/295/fcf.b90-plo_no_2.122_2024-10_08_7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/295/fcf.b90-plo_no_2.122_2024-10_08_7pag.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/296/fcf.ea5-plo_no_2.123_2024-10_08_9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/296/fcf.ea5-plo_no_2.123_2024-10_08_9pag.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/298/1.012.97a_-_projeto_de_lei_-_no_2.124_2024_-_19_08_2024-juntada4pag..pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/298/1.012.97a_-_projeto_de_lei_-_no_2.124_2024_-_19_08_2024-juntada4pag..pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 20.000,00 (vinte mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências.“.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/299/1.013.094_-_projeto_de_lei_-_no_2.125_2024_-_19_08_2024_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/299/1.013.094_-_projeto_de_lei_-_no_2.125_2024_-_19_08_2024_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 50.000,00 (cinquenta mil reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências, “.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/301/1.0b3.537_-_projeto_de_lei_-_no_2.126_2024_-_10_09_2024_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/301/1.0b3.537_-_projeto_de_lei_-_no_2.126_2024_-_10_09_2024_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“Abrir Crédito Adicional por Suplementação e Anulação no Orçamento Vigente na Importância de R$ 32.740,00 (trinta e dois mil setecentos e quarenta reais), conforme disposto na Lei 4.320/64, art. 43, § 1º, Inciso III, e dá outras providências, “.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/302/10b5872.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/302/10b5872.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, POR FONTE DE RECURSOS: 1.500.0000.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS E TRANSFERÊNCIAS DE IMPOSTOS”.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_2128_ok_7_pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_2128_ok_7_pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS/RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/304/10e6502.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/304/10e6502.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO ORÇAMENTO VIGENTE, PARA RESTITUIÇÃO DO RECURSO REF. TERMO DE CONVÊNIO Nº 243/2024/PGE-SEJUCEL E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/305/1.0f0.29e_-_plo_-_no_2.130_2024-17.09-juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/305/1.0f0.29e_-_plo_-_no_2.130_2024-17.09-juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 120.000,00 (CENTO E VINTE MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/306/1.0f0.442_-_projeto_de_lei_-_no_2.131_2024_-_17_09_2024-junt6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/306/1.0f0.442_-_projeto_de_lei_-_no_2.131_2024_-_17_09_2024-junt6pag.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/309/1.16c.e71_-_projeto_de_lei_-_no_2.132_2024_-_03_10_2024_12_55_08_juntada16pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/309/1.16c.e71_-_projeto_de_lei_-_no_2.132_2024_-_03_10_2024_12_55_08_juntada16pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO VIGENTE, POR SUPLEMENTAÇÃO ORÇAMENTÁRIA E CRÉDITO ESPECIAL REF. A FONTE DE RECURSO: 0.1.500.0000 – RECURSOS NÃO VINCULADOS DE IMPOSTOS - ANEXO 14 – BALANÇO PATRIMONIAL ENCERRADO DO EXERCICIO FINANCEIRO DE 2023”</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/310/1.16d.20f_-_projeto_de_lei_-_no_2.133_2024_-_03_10_2024_13_36_34_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/310/1.16d.20f_-_projeto_de_lei_-_no_2.133_2024_-_03_10_2024_13_36_34_juntada9pag.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/311/1.16d.31d_-_projeto_de_lei_-_no_2.134_2024_-_03_10_2024_14_03_43_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/311/1.16d.31d_-_projeto_de_lei_-_no_2.134_2024_-_03_10_2024_14_03_43_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 39.000,00 (TRINTA E NOVE MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/312/1.16e.feb_-_projeto_de_lei_-_no_2.135_2024_-_04_10_2024_08_44_24_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/312/1.16e.feb_-_projeto_de_lei_-_no_2.135_2024_-_04_10_2024_08_44_24_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 428.000,00 (QUATROCENTOS E VINTE E OITO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/313/1.16f.870_-_projeto_de_lei_-_no_2.136_2024_-_04_10_2024_09_25_10_juntada14pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/313/1.16f.870_-_projeto_de_lei_-_no_2.136_2024_-_04_10_2024_09_25_10_juntada14pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 70.236,22 (SETENTA MIL, DUZENTOS E TRINTA E SEIS REAIS E VINTE E DOIS CENTAVOS), POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2023 DO SAAE ”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/314/1.171.e18_-_projeto_de_lei_-_no_2.137_2024_-_04_10_2024_12_10_38_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/314/1.171.e18_-_projeto_de_lei_-_no_2.137_2024_-_04_10_2024_12_10_38_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/315/1.197.c4c_-_projeto_de_lei_-_no_2.138-2024_-_10.10.2024_-_15-03-26-anexos_juntada187pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/315/1.197.c4c_-_projeto_de_lei_-_no_2.138-2024_-_10.10.2024_-_15-03-26-anexos_juntada187pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO ALTO ALEGRE DOS PARECIS PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/316/1.1bd.1be_-_projeto_de_lei_-_no_2.139_2024_-_15_10_2024_14_28_23_juntada538paginas.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/316/1.1bd.1be_-_projeto_de_lei_-_no_2.139_2024_-_15_10_2024_14_28_23_juntada538paginas.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS-RO, PARA O EXERCÍCIO FINANCEIRO DE 2025 E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/317/1.1bd.be9_-_projeto_de_lei_-_no_2.140_2024_-_15_10_2024_15_39_45_juntada8paginas..pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/317/1.1bd.be9_-_projeto_de_lei_-_no_2.140_2024_-_15_10_2024_15_39_45_juntada8paginas..pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 173.000,00 (CENTO E SETENTA E TRES MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“,</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/318/1.1d5.e20_-_projeto_de_lei_-_no_2.141.2024-17-10-jun6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/318/1.1d5.e20_-_projeto_de_lei_-_no_2.141.2024-17-10-jun6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 36.000,00 (TRINTA E SEIS MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_2142_ok_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_2142_ok_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de identificação de todos os veículos automotores oficiais, locados e cedidos destinados à prestação dos serviços públicos dos órgãos da Administração Direta e Indireta do Município de Alto Alegre dos Parecis - RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_2143_ok__4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_2143_ok__4pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1926/2024, que dispõe sobre a criação do Conselho Municipal de Cultura do Município de Alto Alegre dos Parecis/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/321/1.20c.2f1-_plo_no_2.144-2024-26.10-jun5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/321/1.20c.2f1-_plo_no_2.144-2024-26.10-jun5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 155.000,00 (CENTO E CINQUENTA E CINCO MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/322/1.20c.41f_-_plo_no_2.145-2024-26-10-junt6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/322/1.20c.41f_-_plo_no_2.145-2024-26-10-junt6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. RECURSOS DO GRUPO GESTÃO APS ESTRATÉGICA SAÚDE BUCAL, GESTÃO APS PONDERADA ESF E GESTÃO DO MAC E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/323/1.20c.57f_-_plo_no_2.146-2024-26.10-junt5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/323/1.20c.57f_-_plo_no_2.146-2024-26.10-junt5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 15.000,00 (QUINZE MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/324/1.21b.c30_-_projeto_de_lei_-_no_2.147_2024_-_29_10_2024_11_21_56_juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/324/1.21b.c30_-_projeto_de_lei_-_no_2.147_2024_-_29_10_2024_11_21_56_juntada29pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO ORÇAMENTO VIGENTE, PARA RESTITUIÇÃO DO RECURSO REF. TERMO DE CONVÊNIO Nº 239/2024/PGE-SEJUCEL E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/325/1.21b.ceb_-_projeto_de_lei_-_no_2.148_2024_-_29_10_2024_11_25_18_juntada27pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/325/1.21b.ceb_-_projeto_de_lei_-_no_2.148_2024_-_29_10_2024_11_25_18_juntada27pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO ORÇAMENTO VIGENTE, PARA RESTITUIÇÃO DO RECURSO REF. TERMO DE CONVÊNIO Nº 466/2024/PGE-SEJUCEL E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_2149_ok_76pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_2149_ok_76pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Instituíção da Política de Alfabetização no Município de Alto Alegre dos Parecis/RO “Alfabetiza Alto Alegre”, e da outras Providências”.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV 483/2024/PGE-DERADM E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/329/1.26d.595_-_projeto_de_lei_-_no_2.151_2024_-_08_11_2024_10_15_36-juntada52pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/329/1.26d.595_-_projeto_de_lei_-_no_2.151_2024_-_08_11_2024_10_15_36-juntada52pag.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/330/1.270.8c3_-_projeto_de_lei_-_no_2.152_2024_-_08_11_2024_11_49_36-juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/330/1.270.8c3_-_projeto_de_lei_-_no_2.152_2024_-_08_11_2024_11_49_36-juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.543.0000.0000 – TRANSFERENCIAS DO FUNDEB-COMPLEMENTAÇÃO DA UNIÃO – VAAR E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/331/1.2b1.568_-_projeto_de_lei_-_no_2.153_2024_-_19_11_2024_12_02_27_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/331/1.2b1.568_-_projeto_de_lei_-_no_2.153_2024_-_19_11_2024_12_02_27_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 60.500,00 (SESSENTA MIL E QUINHENTOS REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/332/1.2b1.d31_-_projeto_de_lei_-_no_2.154_2024_-_19_11_2024_12_34_40_juntada21pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/332/1.2b1.d31_-_projeto_de_lei_-_no_2.154_2024_-_19_11_2024_12_34_40_juntada21pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, PARA RESTITUIÇÃO DO RECURSO REF. PSE-PROGRAMA SAÚDE NA ESCOLA/SESAU-RO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/333/1.2b3.3bb_-_projeto_de_lei_-_no_2.155_2024_-_19_11_2024_13_15_08_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/333/1.2b3.3bb_-_projeto_de_lei_-_no_2.155_2024_-_19_11_2024_13_15_08_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 50.277,00 (CINQUENTA MIL E DUZENTOS E SETENTA E SETE REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/334/1.2b3.691_-_projeto_de_lei_-_no_2.156_2024_-_19_11_2024_13_23_28_juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/334/1.2b3.691_-_projeto_de_lei_-_no_2.156_2024_-_19_11_2024_13_23_28_juntada17pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE ADESÃO Nº 017.2024-PGE-SEDUC-RO E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/335/1.2c1.389_-_projeto_de_lei_-_no_2.157_2024_-_21_11_2024_11_31_51_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/335/1.2c1.389_-_projeto_de_lei_-_no_2.157_2024_-_21_11_2024_11_31_51_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 111.407,43 (CENTO E ONZE MIL, QUATROCENTOS E SETE REAIS E QUARENTA E TRÊS CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/336/1.2c2.8a7_-_projeto_de_lei_-_no_2.158_2024_-_21_11_2024_12_52_45_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/336/1.2c2.8a7_-_projeto_de_lei_-_no_2.158_2024_-_21_11_2024_12_52_45_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/337/1.2c3.43a_-_projeto_de_lei_-_no_2.159_2024_-_21_11_2024_13_22_09_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/337/1.2c3.43a_-_projeto_de_lei_-_no_2.159_2024_-_21_11_2024_13_22_09_juntada9pag.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/338/1.2cf.697_-_projeto_de_lei_-_no_2.160_2024_-_22_11_2024_12_20_44_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/338/1.2cf.697_-_projeto_de_lei_-_no_2.160_2024_-_22_11_2024_12_20_44_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 1.799.096,90 (UM MILHÃO, SETECENTOS E NOVENTA E NOVE MIL, NOVENTA E SEIS REAIS E NOVENTA CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/341/1.309.db0_-_projeto_de_lei_-_no_2.162_2024_-_28_11_2024_12_07_25-juntado7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/341/1.309.db0_-_projeto_de_lei_-_no_2.162_2024_-_28_11_2024_12_07_25-juntado7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 100.000,00 (CEM MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS“.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/343/1.321.8a8_-_projeto_de_lei_-_no_2.163_2024_-_02_12_2024_11_33_41_juntada55pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/343/1.321.8a8_-_projeto_de_lei_-_no_2.163_2024_-_02_12_2024_11_33_41_juntada55pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TC 419/PGE-2022 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/344/1.352.14b_-_projeto_de_lei_-_no_2.164_2024_-_06_12_2024_11_06_23-juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/344/1.352.14b_-_projeto_de_lei_-_no_2.164_2024_-_06_12_2024_11_06_23-juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/345/1.353.cb4_-_projeto_de_lei_-_no_2.165_2024_-_06_12_2024_12_04_54-juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/345/1.353.cb4_-_projeto_de_lei_-_no_2.165_2024_-_06_12_2024_12_04_54-juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 103.500,00 (CENTO E TRES MIL E QUINHENTOS REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/346/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/346/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 32.400,22 (TRINTA E DOIS MIL, QUATROCENTOS REAIS E VINTE E DOIS CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/347/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/347/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TERMO DE CONVÊNIO Nº 558/PGE-2022, E DA OUTRA PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/348/1.376.033_-_projeto_de_lei_-_no_2.168_2024_-_10_12_2024_14_14_32_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/348/1.376.033_-_projeto_de_lei_-_no_2.168_2024_-_10_12_2024_14_14_32_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 121.019,95 (CENTO E VINTE E UM MIL E DEZENOVE REAIS E NOVENTA E CINCO CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/349/1.377.345_-_projeto_de_lei_-_no_2.169_2024_-_10_12_2024_15_54_16-juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/349/1.377.345_-_projeto_de_lei_-_no_2.169_2024_-_10_12_2024_15_54_16-juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 21.462,36 (VINTE E UM MIL, QUATROCENTOS E SESSENTA E DOIS REAIS E TRINTA E SEIS CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/351/1.39a.31f_-_projeto_de_lei_-_no_2.170_2024_-_13_12_2024_08_40_14_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/351/1.39a.31f_-_projeto_de_lei_-_no_2.170_2024_-_13_12_2024_08_40_14_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 12.867,10 (DOZE MIL, OITOCENTOS E SESSENTA E SETE REAIS E DEZ CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, § 1º, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/352/1.39d.de0_-_projeto_de_lei_-_no_2.171_2024_-_13_12_2024_09_32_08_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/352/1.39d.de0_-_projeto_de_lei_-_no_2.171_2024_-_13_12_2024_09_32_08_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PROGRAMA AGENTE COMUNITÁRIO DE SAÚDE (ACS) E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/354/1.3b2.c52_-_projeto_de_lei_-_no_2.172_2024_-_16_12_2024_13_29_32_jntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/354/1.3b2.c52_-_projeto_de_lei_-_no_2.172_2024_-_16_12_2024_13_29_32_jntada15pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PLANO DE AÇÃO PL 0903-003842/2020 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 065/GP/2007, que institui o Código Tributário Municipal de Alto Alegre dos Parecis, Estado de Rondônia e dá outras providências”._x000D_
 _x000D_
 Projeto referente ao protocolo 210, pois o ATHUS gera uma mesma sequência para projetos de lei complementar e ordinário._x000D_
 Desconsiderar, apenas para corrigir a numeração do sistema.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/357/plo_2174_athus_pronto_10pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/357/plo_2174_athus_pronto_10pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PLANTA DE VALORES DA ÁREA URBANA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS/RO E ADOTA OS PARÂMETROS PARA O CÁLCULO DO VALOR DE MERCADO DOS TERRENOS E DAS EDIFICAÇÕES URBANAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/358/13eaaa2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/358/13eaaa2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. TRANSFERÊNCIAS DO FUNDEB – FONTE DE RECURSO 1.540.0070.0000 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/359/13eabc2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/359/13eabc2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E ESPECIAL NO ORÇAMENTO VIGENTE, REF. FONTE DE RECURSO: 1.543.0000.0000 – TRANSFERENCIAS DO FUNDEB-COMPLEMENTAÇÃO DA UNIÃO – VAAR E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/360/1.3ec.41c_-_substitutivo_de_projeto_de_lei_-_20_12_2024_08_27_54_juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/360/1.3ec.41c_-_substitutivo_de_projeto_de_lei_-_20_12_2024_08_27_54_juntada11pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 264.561,85 (DUZENTOS E SESSENTA E QUATRO MIL, QUINHENTOS E SESSENTA E UM REAIS E OITENTA E CINCO CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, PARAGRAFO PRIMEIRO, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/361/1.3ea.f49_-_projeto_de_lei_-_no_2.178_2024_-_19_12_2024_19_42_20_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/361/1.3ea.f49_-_projeto_de_lei_-_no_2.178_2024_-_19_12_2024_19_42_20_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 110.000,00 (CENTO E DEZ MIL REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, PARAGRAFO PRIMEIRO, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/362/1.3ea.e33_-_projeto_de_lei_-_no_2.179_2024_-_19_12_2024_19_37_00-juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/362/1.3ea.e33_-_projeto_de_lei_-_no_2.179_2024_-_19_12_2024_19_37_00-juntada6pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 308.950,00 (TREZENTOS E OITO MIL, NOVECENTOS E CINQUENTA REAIS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, PARAGRAFO PRIMEIRO, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/363/1.3eb.080_-_projeto_de_lei_-_no_2.180_2024_-_19_12_2024_19_45_38_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/363/1.3eb.080_-_projeto_de_lei_-_no_2.180_2024_-_19_12_2024_19_45_38_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“ABRIR CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE R$ 573.676,88 (QUINHENTOS E SETENTA E TRÊS MIL, SEISCENTOS E SETENTA E SEIS REAIS E OITENTA E OITO CENTAVOS), CONFORME DISPOSTO NA LEI 4.320/64, ART. 43, PARAGRAFO PRIMEIRO, INCISO III, E DÁ OUTRAS PROVIDÊNCIAS, “.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/364/1.41d.165_-_projeto_de_lei_-_no_2.181_2024_-_24_12_2024_12_50_32_juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/364/1.41d.165_-_projeto_de_lei_-_no_2.181_2024_-_24_12_2024_12_50_32_juntada20pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. CV520/PGE-2022 PARA RESTITUIÇÃO E OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/365/1.41d.2ab_-_projeto_de_lei_-_no_2.182_2024_-_24_12_2024_12_57_13_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/365/1.41d.2ab_-_projeto_de_lei_-_no_2.182_2024_-_24_12_2024_12_57_13_juntada6pag.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/366/1.423.f57_-_projeto_de_lei_-_no_2.183_2024_-_26_12_2024_13_42_17_juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/366/1.423.f57_-_projeto_de_lei_-_no_2.183_2024_-_26_12_2024_13_42_17_juntada29pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. AQUIS MEDICAMENTOS COD PARL Nº 07024 – ESTADO PARA RESTITUIÇÃO E OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/367/1.42b.e7a_-_projeto_de_lei_-_no_2.184_2024_-_27_12_2024_09_01_47_juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/367/1.42b.e7a_-_projeto_de_lei_-_no_2.184_2024_-_27_12_2024_09_01_47_juntada11pag.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, REF. PLANO DE AÇÃO PL 0903-003842/2020 PARA RESTITUIÇÃO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>LULA DO ASSENTAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2023_a_31.12.2023_-_2024.docx</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2023_a_31.12.2023_-_2024.docx</t>
   </si>
   <si>
     <t>“Dá nova redação ao Anexo I e Anexo II da Lei Complementar n° 82, de 08 de novembro de 2012, aplicando reposição das perdas inflacionárias do período de janeiro a dezembro de 2023, utilizando o índice IPCA-E do IBGE para a correção.”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>“Dá nova redação ao art. 16 da Lei Complementar n° 82, de 08 de novembro de 2012.”</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_complementar_-_adicional_da_fiscalizacao_de_contrato_e_gestou_de_compra_03.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_complementar_-_adicional_da_fiscalizacao_de_contrato_e_gestou_de_compra_03.pdf</t>
   </si>
   <si>
     <t>“Acresce o art. 5º -A e art. 7º-A e o Anexo IV a Lei Complementar n° 82, de 08 de novembro de 2012, criação a função gratificada de Agente de Contratação e Fiscal/Gestor de Contratação.”</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2024asas.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2024asas.pdf</t>
   </si>
   <si>
     <t>"Concede Auxílio Extraordinário ao servidores da Câmara Municipal de Alto Alegre dos Parecis/RO"</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_lei_2005_pronto_8_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_lei_2005_pronto_8_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA EFETIVOS, COMISSIONADOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_pronto_5_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_pronto_5_pg.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR 163/2024 QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA EFETIVOS, COMISSIONADOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_assinado_pronto_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_assinado_pronto_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 138/2022, que dispõe sobre o Conselho Municipal de Assistência Social - CMAS, e o Fundo Municipal de Assistência Social - FMAS, e dá outras providências”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_pronto_9_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_pronto_9_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI Nº. 399/08, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/327/plc_2150_pronto_4_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/327/plc_2150_pronto_4_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 018/1997, e dá outras providências”.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_2161_ok___39pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_2161_ok___39pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09 E LEI N.º 399/08, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/355/plc_2173_athus_pronto_5pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/355/plc_2173_athus_pronto_5pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Complementar nº 065/GP/2007, que institui o Código Tributário Municipal de Alto Alegre dos Parecis, Estado de Rondônia e dá outras providências”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
+    <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>“Dispõe transferência de bens ao Poder Executivo que tornaram inservíveis e antieconômicos ao Poder Legislativo. ”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>“Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Alto Alegre dos Parecis, RO.”</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/220/04_projeto_de_resolucao_-_comissao_de_revisao_da_regimento_interno_1.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/220/04_projeto_de_resolucao_-_comissao_de_revisao_da_regimento_interno_1.doc</t>
   </si>
   <si>
     <t>“Constitui Comissão Parlamentar de Estudo e confecção de proposta de re-visão e consolidação do Regimento Interno desta Casa.”</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/297/05_projeto_de_resolucao_no__-_regulamentacao_da_lgpd_3.doc.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/297/05_projeto_de_resolucao_no__-_regulamentacao_da_lgpd_3.doc.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a política interna de recepção, tratamento e proteção de dados disciplinado pela Lei Geral de Proteção de Dados – Lei nº 13.709/2018 ― LGPD ― no Poder Legislati-vo do município de Alto Alegre dos Parecis, Rondônia.”</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/300/06_projeto_de_resolucao_-_prorrogacao_de_prazo_de_vigencia_da_comissao_de_revisao_da_regimento_inter.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/300/06_projeto_de_resolucao_-_prorrogacao_de_prazo_de_vigencia_da_comissao_de_revisao_da_regimento_inter.pdf</t>
   </si>
   <si>
     <t>“Prorroga a vigência dos trabalhos da Comissão Parlamentar de Estudo e confecção de proposta de revisão e consolidação do Regimento Interno desta Casa.”</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/350/1.32d.30e_-_oficio_-_no_545_sempog_2024_-_03_12_2024_12_37_54.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/350/1.32d.30e_-_oficio_-_no_545_sempog_2024_-_03_12_2024_12_37_54.pdf</t>
   </si>
   <si>
     <t>"Aprovação do Plano de Aplicação de Recursos do Conselho Municipal dos Direitos da Criança e do Adolescente, no município de Alto Alegre dos Parecis/RO."</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Requerimento de Anteprojeto  que “Dispõe da Instituição do “progra-ma compra na feira” voltado para a Agricultura Familiar no município de Alto Alegre dos Parecis, RO.”.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>VALMIR MOTO TAXI</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/246/valmir_requerimento.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/246/valmir_requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento 03/2024 de Autor Valmir Moto Taxi</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/247/valceir_requerimento.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/247/valceir_requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento 04/2024</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/308/005-2024-_vereador_valceir_pocos_artesianos.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/308/005-2024-_vereador_valceir_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>Venho requerer, em Caráter de Urgência, nos termos da Lei Orgânica (art.24) e do Regimento Interno (art. 205), após cumpridas as providências legais e ouvido o plenário, envi-ar ao DENAIR PEDRO DA SILVA responsável pela Secretaria Municipal de Infraestrutura e Serviços Urbanos:</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
-    <t>Parecer</t>
+    <t>PARECER</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TCE-RO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/234/01098_23_decisao-463_apl-tc_00258_23.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/234/01098_23_decisao-463_apl-tc_00258_23.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO REFERENTE AO ANO DE 2022</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
-    <t>Emenda</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/178/substitutivo_pronto_26_pg.pdf</t>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/178/substitutivo_pronto_26_pg.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
-    <t>Proposta de Emenda a Lei Orgânica</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_1.pdf</t>
+    <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_1.pdf</t>
   </si>
   <si>
     <t>“Acresce o art. 77-A da Lei Orgânica do Município”.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_3.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_3.pdf</t>
   </si>
   <si>
     <t>“Acresce o art. 77-A da Lei Orgânica do Mu-nicípio”.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_elom_-_reserva_vagas_para_indigena.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_elom_-_reserva_vagas_para_indigena.pdf</t>
   </si>
   <si>
     <t>“Acresce o art. 79-A, art.79-B, art. 79-C e art. 79-E, a LOM”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>antp</t>
   </si>
   <si>
     <t>ANTIPROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/342/anteprojeto-requerimento_n0072024.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/342/anteprojeto-requerimento_n0072024.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA SEMEANDO ÁGUAS, no ambito do Município de Alto Alegre dos Parecis, objetivando a construção de barraginhas e/ou curvas de nível com cochinhos para recuperação e perenização hídrica, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2799,68 +2799,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/253/substitutivo_de_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_pronto_6_pg.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/167/a3b.dc3_-_projeto_de_lei_-_no_2.006_2024_-_25_01_2024_juntadad44pagpdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/168/a3c.24f_-_projeto_de_lei_-_no_2.007_2024_-_25_01_2024_juntada41pagpdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/169/a3c.aa7_-_projeto_de_lei_-_no_2.008_2024_-_25_01_2024_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/170/a3c.bf5_-_projeto_de_lei_-_no_2.009_2024_-_25_01_2024_juntada12pagpdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/171/a3c.d3e_-_projeto_de_lei_-_no_2.010_2024_-_25_01_2024_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/172/a3c.dfd_-_projeto_de_lei_-_no_2.011_2024_-_25_01_2024_juantada8pag.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/173/a3c.ef4_-_projeto_de_lei_-_no_2.012_2024_-_25_01_2024_junatada9pag.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/174/a3c.ffa_-_projeto_de_lei_-_no_2.013_2024_-_25_01_2024_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/175/a3d.14f_-_projeto_de_lei_-_no_2.014_2024_-_25_01_2024_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/176/a3d.27e_-_projeto_de_lei_-_no_2.015_2024_-_25_01_2024_juntada19pagpdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/177/a3d.34e_-_projeto_de_lei_-_no_2.016_2024_-_25_01_2024_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/181/a90.0f8_-_projeto_de_lei_-_no_2.019_2024_-_09_02_2024_junatada23pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/182/a91.c77_-_projeto_de_lei_-_no_2.020_2024_-_09_02_2024_10_52_53_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_assinado_pronto__4_pg.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_assinado_pronto___5_pg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/185/a94.534_-_projeto_de_lei_-_no_2.023_2024_-_09_02_2024_12_18_33_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/186/a94.cc4_-_projeto_de_lei_-_no_2.024_2024_-_09_02_2024_12_38_13juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/187/a94.7be_-_projeto_de_lei_-_no_2.025_2024_-_09_02_2024_12_22_56_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/188/a94.b18_-_projeto_de_lei_-_no_2.026_2024_-_09_02_2024_12_34_07_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/189/a94.a37_-_projeto_de_lei_-_no_2.027_2024_-_09_02_2024_12_29_03_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/190/a95.3c7_-_projeto_de_lei_-_no_2.028_2024_-_09_02_2024_12_49_38_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/191/a95.220_-_projeto_de_lei_-_no_2.029_2024_-_09_02_2024_12_45_30_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/192/a95.2e8_-_projeto_de_lei_-_no_2.030_2024_-_09_02_2024_12_47_41_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/193/a95.0be_-_projeto_de_lei_-_no_2.031_2024_-_09_02_2024_12_41_49_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/194/a96.948_-_projeto_de_lei_-_no_2.032_2024_-_09_02_2024_14_00_41_junada21pag.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/195/a96.a2e_-_projeto_de_lei_-_no_2.033_2024_-_09_02_2024_14_04_06_juntada33pag.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/196/a96.b7c_-_projeto_de_lei_-_no_2.034_2024_-_09_02_2024_14_07_55_juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/197/a97.b1e_-_projeto_de_lei_-_no_2.035_2024_-_09_02_2024_14_59_48_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/198/aa1.d68_-_projeto_de_lei_-_no_2.036_2024_-_14_02_2024_13_49_59_juntada33pag.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/199/aa3.a38_-_projeto_de_lei_-_no_2.037_2024_-_15_02_2024_07_56_53_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/200/aab.683_-_projeto_de_lei_-_no_2.038_2024_-_15_02_2024_12_09_47_juntada39pag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/204/ae6.52e_-_projeto_de_lei_-_no_2.039_2024_-_23_02_2024_08_19_09-juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/205/ae6.6d2_-_projeto_de_lei_-_no_2.040_2024_-_23_02_2024_08_24_23-juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/206/ae69012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/207/ae681d2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/208/ae7.7f7_-_projeto_de_lei_-_no_2.043_2024_-_23_02_2024_09_13_10-juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/209/ae7.912_-_projeto_de_lei_-_no_2.044_2024_-_23_02_2024_09_18_48-juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/210/ae79af2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/211/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/212/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/213/aef.8d8_-_projeto_de_lei_-_no_2.048_2024_-_23_02_2024_12_36_45-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/214/af1.975_-_projeto_de_lei_-_no_2.049_2024_-_23_02_2024_14_29_44-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/215/b0e.c16_-_projeto_de_lei_-_no_2.050_2024_-_28_02_2024_13_14_36_juntado11pag.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_assinado_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/217/pronto_pronto_7_pg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/218/b33.cb2_-_projeto_de_lei_-_no_2.053_2024_-_06_03_2024_11_56_38-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/219/b45.33b_-_projeto_de_lei_-_no_2.054_2024_-_08_03_2024_08_16_51-juntada30pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/221/b62.527_-_projeto_de_lei_-_no_2.055_2024_-_12_03_2024_10_35_40-juntada32pag.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/222/b65.f62_-_projeto_de_lei_-_no_2.056_2024_-_12_03_2024_12_31_50-juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/223/b66b8a2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_pronto_7_pg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_pronto_4pg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/227/c3c.4fa_-_projeto_de_lei_-_no_2.060_2024_-_11_04_2024_12_38_39_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/228/c3e.ccf_-_projeto_de_lei_-_no_2.061_2024_-_11_04_2024_16_07_13_juntada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/229/c3e.de5_-_projeto_de_lei_-_no_2.062_2024_-_11_04_2024_16_11_57_juntada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/230/c3e.e9a_-_projeto_de_lei_-_no_2.063_2024_-_11_04_2024_16_16_28_juntada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/232/a90.a4c_-_projeto_de_lei_-_no_2.064_2024_-_09_02_2024_10_15_49_juntada28.pag.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/233/c87.4ac_-_projeto_de_lei_-_no_2.065_2024_-_22_04_2024_13_04_50-juntada18pag_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/235/cde.9ce_-_projeto_de_lei_-_no_2.066_2024_-_03_05_2024_14_10_37_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_pronto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/237/ced.bcd_-_projeto_de_lei_-_no_2.068_2024_-_07_05_2024_16_29_42_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/238/d11.91d_-_projeto_de_lei_-_no_2.069_2024_-_10_05_2024_13_14_44_juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/241/plo._2070_ok_6_pg.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/242/d65.97e_-_projeto_de_lei_-_no_2.071_2024_-_24_05_2024_08_52_41_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/244/dd2.716_-_projeto_de_lei_-_no_2.073_2024_-_10_06_2024_10_47_43_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/245/dd5.8fb_-_projeto_de_lei_-_no_2.074_2024_-_10_06_2024_13_17_37_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/248/de6.666_-_projeto_de_lei_-_no_2.075_2024_-_11_06_2024_12_53_01_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/249/de6.f66_-_projeto_de_lei_-_no_2.076_2024_-_11_06_2024_13_08_56_juntada47pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/250/de7.187_-_projeto_de_lei_-_no_2.077_2024_-_11_06_2024_13_13_10_juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/251/e0d.d7e_-_projeto_de_lei_-_no_2.079_2024_-_14_06_2024_13_33_41_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/252/e18.6ed_-_projeto_de_lei_-_no_2.080_2024_-_17_06_2024_13_49_01_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/254/e34.867_-_projeto_de_lei_-_no_2.081_2024_-_20_06_2024_13_03_25_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/255/e36.055_-_projeto_de_lei_-_no_2.082_2024_-_20_06_2024_14_02_50_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/256/e40.238_-_projeto_de_lei_-_no_2.083_2024_-_21_06_2024_12_47_29_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/257/e40.91a_-_projeto_de_lei_-_no_2.084_2024_-_21_06_2024_13_20_31_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_2085_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_2086_pronto_08_pg.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/260/e72.ee4_-_projeto_de_lei_-_no_2.087_2024_-_27_06_2024_09_00_41_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/261/e76.857_-_projeto_de_lei_-_no_2.088_2024_-_27_06_2024_11_04_34_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/263/e84.c5f_-_projeto_de_lei_-_no_2.090_2024_-_28_06_2024_12_04_51_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/264/e95.e80_-_projeto_de_lei_-_no_2.091_2024_-_02_07_2024_12_26_24-juntada41pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/265/eac.748_-_projeto_de_lei_-_no_2.092_2024_-_04_07_2024_12_00_31-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/266/ef2.c88_-_projeto_de_lei_-_no_2.093_2024_-_11_07_2024_11_33_16-juntada40pag.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/267/ef5.dcd_-_projeto_de_lei_-_no_2.094_2024_-_11_07_2024_12_54_27-juntada65pag.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/268/f04.06d_-_projeto_de_lei_-_no_2.095_2024_-_12_07_2024_11_19_04-juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/269/f04.542_-_projeto_de_lei_-_no_2.096_2024_-_12_07_2024_11_25_48-juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/270/f04.add_-_projeto_de_lei_-_no_2.097_2024_-_12_07_2024_11_31_21-juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/271/f08.f89_-_projeto_de_lei_-_no_2.098_2024_-_12_07_2024_14_21_49-juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/272/f09.422_-_projeto_de_lei_-_no_2.099_2024_-_12_07_2024_14_29_08-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/273/f09.54c_-_projeto_de_lei_-_no_2.100_2024_-_12_07_2024_14_41_26-juntada31pag.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/274/f09.b71_-_projeto_de_lei_-_no_2.101_2024_-_12_07_2024_15_57_01_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/275/f12.90f_-_projeto_de_lei_-_no_2.102_2024_-_15_07_2024_12_junt.9pag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/276/f12.9d0_-_projeto_de_lei_-_no_2.103_2024_-_15_07_2024_12_junt.9pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/277/f3ac302.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/278/f3aefa2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/279/f3b6ab2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/280/f3b.a88_-_projeto_de_lei_-_no_2.107_2024_-_23_07_2024_08_41_02_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/281/f3b.f9e_-_projeto_de_lei_-_no_2.108_2024_-_23_07_2024_08_47_57_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/282/f41.67f_-_projeto_de_lei_-_no_2.109_2024_-_23_07_2024_13_32_21_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/283/f869d82.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/284/f879c42.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/285/f8a.e44_-_projeto_de_lei_-_no_2.112_2024_-_01_08_2024_12_48_11_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/286/f8b.0f1_-_projeto_de_lei_-_no_2.113_2024_-_01_08_2024_15pag.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/287/f8b.379_-_projeto_de_lei_-_no_2.114_2024_-_01_08_2024_20pag.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/288/fa990d2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/289/f8b.bf2_-_projeto_de_lei_-_no_2.116_2024_-_01_08_2024_14_37_58_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/290/fa9.6a4_-_projeto_de_lei_-_no_2.117_2024_-_06_08_2024_14_33_48_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/291/fcc11b_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/292/fcf.818-plo_no_2.119_2024_09.08_8pag.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/293/fcf.a70-plo_no_2.120_2024_10_08_22pag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/294/fcf.d7b-plo_no_2.121_2024-10_08_9pag.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/295/fcf.b90-plo_no_2.122_2024-10_08_7pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/296/fcf.ea5-plo_no_2.123_2024-10_08_9pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/298/1.012.97a_-_projeto_de_lei_-_no_2.124_2024_-_19_08_2024-juntada4pag..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/299/1.013.094_-_projeto_de_lei_-_no_2.125_2024_-_19_08_2024_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/301/1.0b3.537_-_projeto_de_lei_-_no_2.126_2024_-_10_09_2024_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/302/10b5872.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_2128_ok_7_pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/304/10e6502.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/305/1.0f0.29e_-_plo_-_no_2.130_2024-17.09-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/306/1.0f0.442_-_projeto_de_lei_-_no_2.131_2024_-_17_09_2024-junt6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/309/1.16c.e71_-_projeto_de_lei_-_no_2.132_2024_-_03_10_2024_12_55_08_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/310/1.16d.20f_-_projeto_de_lei_-_no_2.133_2024_-_03_10_2024_13_36_34_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/311/1.16d.31d_-_projeto_de_lei_-_no_2.134_2024_-_03_10_2024_14_03_43_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/312/1.16e.feb_-_projeto_de_lei_-_no_2.135_2024_-_04_10_2024_08_44_24_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/313/1.16f.870_-_projeto_de_lei_-_no_2.136_2024_-_04_10_2024_09_25_10_juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/314/1.171.e18_-_projeto_de_lei_-_no_2.137_2024_-_04_10_2024_12_10_38_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/315/1.197.c4c_-_projeto_de_lei_-_no_2.138-2024_-_10.10.2024_-_15-03-26-anexos_juntada187pag.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/316/1.1bd.1be_-_projeto_de_lei_-_no_2.139_2024_-_15_10_2024_14_28_23_juntada538paginas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/317/1.1bd.be9_-_projeto_de_lei_-_no_2.140_2024_-_15_10_2024_15_39_45_juntada8paginas..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/318/1.1d5.e20_-_projeto_de_lei_-_no_2.141.2024-17-10-jun6pag.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_2142_ok_4_pg.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_2143_ok__4pg.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/321/1.20c.2f1-_plo_no_2.144-2024-26.10-jun5pag.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/322/1.20c.41f_-_plo_no_2.145-2024-26-10-junt6pag.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/323/1.20c.57f_-_plo_no_2.146-2024-26.10-junt5pag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/324/1.21b.c30_-_projeto_de_lei_-_no_2.147_2024_-_29_10_2024_11_21_56_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/325/1.21b.ceb_-_projeto_de_lei_-_no_2.148_2024_-_29_10_2024_11_25_18_juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_2149_ok_76pg.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/329/1.26d.595_-_projeto_de_lei_-_no_2.151_2024_-_08_11_2024_10_15_36-juntada52pag.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/330/1.270.8c3_-_projeto_de_lei_-_no_2.152_2024_-_08_11_2024_11_49_36-juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/331/1.2b1.568_-_projeto_de_lei_-_no_2.153_2024_-_19_11_2024_12_02_27_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/332/1.2b1.d31_-_projeto_de_lei_-_no_2.154_2024_-_19_11_2024_12_34_40_juntada21pag.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/333/1.2b3.3bb_-_projeto_de_lei_-_no_2.155_2024_-_19_11_2024_13_15_08_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/334/1.2b3.691_-_projeto_de_lei_-_no_2.156_2024_-_19_11_2024_13_23_28_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/335/1.2c1.389_-_projeto_de_lei_-_no_2.157_2024_-_21_11_2024_11_31_51_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/336/1.2c2.8a7_-_projeto_de_lei_-_no_2.158_2024_-_21_11_2024_12_52_45_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/337/1.2c3.43a_-_projeto_de_lei_-_no_2.159_2024_-_21_11_2024_13_22_09_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/338/1.2cf.697_-_projeto_de_lei_-_no_2.160_2024_-_22_11_2024_12_20_44_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/341/1.309.db0_-_projeto_de_lei_-_no_2.162_2024_-_28_11_2024_12_07_25-juntado7pag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/343/1.321.8a8_-_projeto_de_lei_-_no_2.163_2024_-_02_12_2024_11_33_41_juntada55pag.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/344/1.352.14b_-_projeto_de_lei_-_no_2.164_2024_-_06_12_2024_11_06_23-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/345/1.353.cb4_-_projeto_de_lei_-_no_2.165_2024_-_06_12_2024_12_04_54-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/346/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/347/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/348/1.376.033_-_projeto_de_lei_-_no_2.168_2024_-_10_12_2024_14_14_32_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/349/1.377.345_-_projeto_de_lei_-_no_2.169_2024_-_10_12_2024_15_54_16-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/351/1.39a.31f_-_projeto_de_lei_-_no_2.170_2024_-_13_12_2024_08_40_14_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/352/1.39d.de0_-_projeto_de_lei_-_no_2.171_2024_-_13_12_2024_09_32_08_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/354/1.3b2.c52_-_projeto_de_lei_-_no_2.172_2024_-_16_12_2024_13_29_32_jntada15pag.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/357/plo_2174_athus_pronto_10pg.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/358/13eaaa2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/359/13eabc2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/360/1.3ec.41c_-_substitutivo_de_projeto_de_lei_-_20_12_2024_08_27_54_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/361/1.3ea.f49_-_projeto_de_lei_-_no_2.178_2024_-_19_12_2024_19_42_20_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/362/1.3ea.e33_-_projeto_de_lei_-_no_2.179_2024_-_19_12_2024_19_37_00-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/363/1.3eb.080_-_projeto_de_lei_-_no_2.180_2024_-_19_12_2024_19_45_38_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/364/1.41d.165_-_projeto_de_lei_-_no_2.181_2024_-_24_12_2024_12_50_32_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/365/1.41d.2ab_-_projeto_de_lei_-_no_2.182_2024_-_24_12_2024_12_57_13_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/366/1.423.f57_-_projeto_de_lei_-_no_2.183_2024_-_26_12_2024_13_42_17_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/367/1.42b.e7a_-_projeto_de_lei_-_no_2.184_2024_-_27_12_2024_09_01_47_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2023_a_31.12.2023_-_2024.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_complementar_-_adicional_da_fiscalizacao_de_contrato_e_gestou_de_compra_03.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2024asas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_lei_2005_pronto_8_pg.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_pronto_5_pg.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_assinado_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_pronto_9_pg.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/327/plc_2150_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_2161_ok___39pg.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/355/plc_2173_athus_pronto_5pg.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/220/04_projeto_de_resolucao_-_comissao_de_revisao_da_regimento_interno_1.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/297/05_projeto_de_resolucao_no__-_regulamentacao_da_lgpd_3.doc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/300/06_projeto_de_resolucao_-_prorrogacao_de_prazo_de_vigencia_da_comissao_de_revisao_da_regimento_inter.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/350/1.32d.30e_-_oficio_-_no_545_sempog_2024_-_03_12_2024_12_37_54.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/246/valmir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/247/valceir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/308/005-2024-_vereador_valceir_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/234/01098_23_decisao-463_apl-tc_00258_23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/178/substitutivo_pronto_26_pg.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_elom_-_reserva_vagas_para_indigena.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/342/anteprojeto-requerimento_n0072024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/253/substitutivo_de_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_pronto_6_pg.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/167/a3b.dc3_-_projeto_de_lei_-_no_2.006_2024_-_25_01_2024_juntadad44pagpdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/168/a3c.24f_-_projeto_de_lei_-_no_2.007_2024_-_25_01_2024_juntada41pagpdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/169/a3c.aa7_-_projeto_de_lei_-_no_2.008_2024_-_25_01_2024_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/170/a3c.bf5_-_projeto_de_lei_-_no_2.009_2024_-_25_01_2024_juntada12pagpdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/171/a3c.d3e_-_projeto_de_lei_-_no_2.010_2024_-_25_01_2024_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/172/a3c.dfd_-_projeto_de_lei_-_no_2.011_2024_-_25_01_2024_juantada8pag.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/173/a3c.ef4_-_projeto_de_lei_-_no_2.012_2024_-_25_01_2024_junatada9pag.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/174/a3c.ffa_-_projeto_de_lei_-_no_2.013_2024_-_25_01_2024_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/175/a3d.14f_-_projeto_de_lei_-_no_2.014_2024_-_25_01_2024_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/176/a3d.27e_-_projeto_de_lei_-_no_2.015_2024_-_25_01_2024_juntada19pagpdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/177/a3d.34e_-_projeto_de_lei_-_no_2.016_2024_-_25_01_2024_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/181/a90.0f8_-_projeto_de_lei_-_no_2.019_2024_-_09_02_2024_junatada23pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/182/a91.c77_-_projeto_de_lei_-_no_2.020_2024_-_09_02_2024_10_52_53_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_assinado_pronto__4_pg.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/184/projeto_assinado_pronto___5_pg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/185/a94.534_-_projeto_de_lei_-_no_2.023_2024_-_09_02_2024_12_18_33_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/186/a94.cc4_-_projeto_de_lei_-_no_2.024_2024_-_09_02_2024_12_38_13juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/187/a94.7be_-_projeto_de_lei_-_no_2.025_2024_-_09_02_2024_12_22_56_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/188/a94.b18_-_projeto_de_lei_-_no_2.026_2024_-_09_02_2024_12_34_07_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/189/a94.a37_-_projeto_de_lei_-_no_2.027_2024_-_09_02_2024_12_29_03_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/190/a95.3c7_-_projeto_de_lei_-_no_2.028_2024_-_09_02_2024_12_49_38_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/191/a95.220_-_projeto_de_lei_-_no_2.029_2024_-_09_02_2024_12_45_30_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/192/a95.2e8_-_projeto_de_lei_-_no_2.030_2024_-_09_02_2024_12_47_41_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/193/a95.0be_-_projeto_de_lei_-_no_2.031_2024_-_09_02_2024_12_41_49_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/194/a96.948_-_projeto_de_lei_-_no_2.032_2024_-_09_02_2024_14_00_41_junada21pag.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/195/a96.a2e_-_projeto_de_lei_-_no_2.033_2024_-_09_02_2024_14_04_06_juntada33pag.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/196/a96.b7c_-_projeto_de_lei_-_no_2.034_2024_-_09_02_2024_14_07_55_juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/197/a97.b1e_-_projeto_de_lei_-_no_2.035_2024_-_09_02_2024_14_59_48_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/198/aa1.d68_-_projeto_de_lei_-_no_2.036_2024_-_14_02_2024_13_49_59_juntada33pag.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/199/aa3.a38_-_projeto_de_lei_-_no_2.037_2024_-_15_02_2024_07_56_53_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/200/aab.683_-_projeto_de_lei_-_no_2.038_2024_-_15_02_2024_12_09_47_juntada39pag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/204/ae6.52e_-_projeto_de_lei_-_no_2.039_2024_-_23_02_2024_08_19_09-juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/205/ae6.6d2_-_projeto_de_lei_-_no_2.040_2024_-_23_02_2024_08_24_23-juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/206/ae69012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/207/ae681d2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/208/ae7.7f7_-_projeto_de_lei_-_no_2.043_2024_-_23_02_2024_09_13_10-juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/209/ae7.912_-_projeto_de_lei_-_no_2.044_2024_-_23_02_2024_09_18_48-juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/210/ae79af2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/211/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/212/ae7.db2_-_projeto_de_lei_-_no_2.046_2024_-_23_02_2024_09_27_20-juntada11poag.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/213/aef.8d8_-_projeto_de_lei_-_no_2.048_2024_-_23_02_2024_12_36_45-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/214/af1.975_-_projeto_de_lei_-_no_2.049_2024_-_23_02_2024_14_29_44-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/215/b0e.c16_-_projeto_de_lei_-_no_2.050_2024_-_28_02_2024_13_14_36_juntado11pag.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_assinado_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/217/pronto_pronto_7_pg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/218/b33.cb2_-_projeto_de_lei_-_no_2.053_2024_-_06_03_2024_11_56_38-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/219/b45.33b_-_projeto_de_lei_-_no_2.054_2024_-_08_03_2024_08_16_51-juntada30pag.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/221/b62.527_-_projeto_de_lei_-_no_2.055_2024_-_12_03_2024_10_35_40-juntada32pag.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/222/b65.f62_-_projeto_de_lei_-_no_2.056_2024_-_12_03_2024_12_31_50-juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/223/b66b8a2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_pronto_7_pg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_pronto_4pg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/227/c3c.4fa_-_projeto_de_lei_-_no_2.060_2024_-_11_04_2024_12_38_39_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/228/c3e.ccf_-_projeto_de_lei_-_no_2.061_2024_-_11_04_2024_16_07_13_juntada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/229/c3e.de5_-_projeto_de_lei_-_no_2.062_2024_-_11_04_2024_16_11_57_juntada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/230/c3e.e9a_-_projeto_de_lei_-_no_2.063_2024_-_11_04_2024_16_16_28_juntada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/232/a90.a4c_-_projeto_de_lei_-_no_2.064_2024_-_09_02_2024_10_15_49_juntada28.pag.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/233/c87.4ac_-_projeto_de_lei_-_no_2.065_2024_-_22_04_2024_13_04_50-juntada18pag_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/235/cde.9ce_-_projeto_de_lei_-_no_2.066_2024_-_03_05_2024_14_10_37_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_pronto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/237/ced.bcd_-_projeto_de_lei_-_no_2.068_2024_-_07_05_2024_16_29_42_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/238/d11.91d_-_projeto_de_lei_-_no_2.069_2024_-_10_05_2024_13_14_44_juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/241/plo._2070_ok_6_pg.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/242/d65.97e_-_projeto_de_lei_-_no_2.071_2024_-_24_05_2024_08_52_41_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/244/dd2.716_-_projeto_de_lei_-_no_2.073_2024_-_10_06_2024_10_47_43_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/245/dd5.8fb_-_projeto_de_lei_-_no_2.074_2024_-_10_06_2024_13_17_37_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/248/de6.666_-_projeto_de_lei_-_no_2.075_2024_-_11_06_2024_12_53_01_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/249/de6.f66_-_projeto_de_lei_-_no_2.076_2024_-_11_06_2024_13_08_56_juntada47pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/250/de7.187_-_projeto_de_lei_-_no_2.077_2024_-_11_06_2024_13_13_10_juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/251/e0d.d7e_-_projeto_de_lei_-_no_2.079_2024_-_14_06_2024_13_33_41_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/252/e18.6ed_-_projeto_de_lei_-_no_2.080_2024_-_17_06_2024_13_49_01_juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/254/e34.867_-_projeto_de_lei_-_no_2.081_2024_-_20_06_2024_13_03_25_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/255/e36.055_-_projeto_de_lei_-_no_2.082_2024_-_20_06_2024_14_02_50_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/256/e40.238_-_projeto_de_lei_-_no_2.083_2024_-_21_06_2024_12_47_29_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/257/e40.91a_-_projeto_de_lei_-_no_2.084_2024_-_21_06_2024_13_20_31_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_2085_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_2086_pronto_08_pg.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/260/e72.ee4_-_projeto_de_lei_-_no_2.087_2024_-_27_06_2024_09_00_41_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/261/e76.857_-_projeto_de_lei_-_no_2.088_2024_-_27_06_2024_11_04_34_juntada26pag.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/263/e84.c5f_-_projeto_de_lei_-_no_2.090_2024_-_28_06_2024_12_04_51_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/264/e95.e80_-_projeto_de_lei_-_no_2.091_2024_-_02_07_2024_12_26_24-juntada41pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/265/eac.748_-_projeto_de_lei_-_no_2.092_2024_-_04_07_2024_12_00_31-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/266/ef2.c88_-_projeto_de_lei_-_no_2.093_2024_-_11_07_2024_11_33_16-juntada40pag.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/267/ef5.dcd_-_projeto_de_lei_-_no_2.094_2024_-_11_07_2024_12_54_27-juntada65pag.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/268/f04.06d_-_projeto_de_lei_-_no_2.095_2024_-_12_07_2024_11_19_04-juntada23pag.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/269/f04.542_-_projeto_de_lei_-_no_2.096_2024_-_12_07_2024_11_25_48-juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/270/f04.add_-_projeto_de_lei_-_no_2.097_2024_-_12_07_2024_11_31_21-juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/271/f08.f89_-_projeto_de_lei_-_no_2.098_2024_-_12_07_2024_14_21_49-juntada24pag.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/272/f09.422_-_projeto_de_lei_-_no_2.099_2024_-_12_07_2024_14_29_08-juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/273/f09.54c_-_projeto_de_lei_-_no_2.100_2024_-_12_07_2024_14_41_26-juntada31pag.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/274/f09.b71_-_projeto_de_lei_-_no_2.101_2024_-_12_07_2024_15_57_01_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/275/f12.90f_-_projeto_de_lei_-_no_2.102_2024_-_15_07_2024_12_junt.9pag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/276/f12.9d0_-_projeto_de_lei_-_no_2.103_2024_-_15_07_2024_12_junt.9pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/277/f3ac302.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/278/f3aefa2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/279/f3b6ab2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/280/f3b.a88_-_projeto_de_lei_-_no_2.107_2024_-_23_07_2024_08_41_02_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/281/f3b.f9e_-_projeto_de_lei_-_no_2.108_2024_-_23_07_2024_08_47_57_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/282/f41.67f_-_projeto_de_lei_-_no_2.109_2024_-_23_07_2024_13_32_21_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/283/f869d82.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/284/f879c42.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/285/f8a.e44_-_projeto_de_lei_-_no_2.112_2024_-_01_08_2024_12_48_11_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/286/f8b.0f1_-_projeto_de_lei_-_no_2.113_2024_-_01_08_2024_15pag.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/287/f8b.379_-_projeto_de_lei_-_no_2.114_2024_-_01_08_2024_20pag.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/288/fa990d2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/289/f8b.bf2_-_projeto_de_lei_-_no_2.116_2024_-_01_08_2024_14_37_58_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/290/fa9.6a4_-_projeto_de_lei_-_no_2.117_2024_-_06_08_2024_14_33_48_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/291/fcc11b_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/292/fcf.818-plo_no_2.119_2024_09.08_8pag.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/293/fcf.a70-plo_no_2.120_2024_10_08_22pag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/294/fcf.d7b-plo_no_2.121_2024-10_08_9pag.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/295/fcf.b90-plo_no_2.122_2024-10_08_7pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/296/fcf.ea5-plo_no_2.123_2024-10_08_9pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/298/1.012.97a_-_projeto_de_lei_-_no_2.124_2024_-_19_08_2024-juntada4pag..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/299/1.013.094_-_projeto_de_lei_-_no_2.125_2024_-_19_08_2024_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/301/1.0b3.537_-_projeto_de_lei_-_no_2.126_2024_-_10_09_2024_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/302/10b5872.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_2128_ok_7_pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/304/10e6502.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/305/1.0f0.29e_-_plo_-_no_2.130_2024-17.09-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/306/1.0f0.442_-_projeto_de_lei_-_no_2.131_2024_-_17_09_2024-junt6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/309/1.16c.e71_-_projeto_de_lei_-_no_2.132_2024_-_03_10_2024_12_55_08_juntada16pag.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/310/1.16d.20f_-_projeto_de_lei_-_no_2.133_2024_-_03_10_2024_13_36_34_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/311/1.16d.31d_-_projeto_de_lei_-_no_2.134_2024_-_03_10_2024_14_03_43_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/312/1.16e.feb_-_projeto_de_lei_-_no_2.135_2024_-_04_10_2024_08_44_24_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/313/1.16f.870_-_projeto_de_lei_-_no_2.136_2024_-_04_10_2024_09_25_10_juntada14pag.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/314/1.171.e18_-_projeto_de_lei_-_no_2.137_2024_-_04_10_2024_12_10_38_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/315/1.197.c4c_-_projeto_de_lei_-_no_2.138-2024_-_10.10.2024_-_15-03-26-anexos_juntada187pag.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/316/1.1bd.1be_-_projeto_de_lei_-_no_2.139_2024_-_15_10_2024_14_28_23_juntada538paginas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/317/1.1bd.be9_-_projeto_de_lei_-_no_2.140_2024_-_15_10_2024_15_39_45_juntada8paginas..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/318/1.1d5.e20_-_projeto_de_lei_-_no_2.141.2024-17-10-jun6pag.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_2142_ok_4_pg.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_2143_ok__4pg.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/321/1.20c.2f1-_plo_no_2.144-2024-26.10-jun5pag.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/322/1.20c.41f_-_plo_no_2.145-2024-26-10-junt6pag.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/323/1.20c.57f_-_plo_no_2.146-2024-26.10-junt5pag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/324/1.21b.c30_-_projeto_de_lei_-_no_2.147_2024_-_29_10_2024_11_21_56_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/325/1.21b.ceb_-_projeto_de_lei_-_no_2.148_2024_-_29_10_2024_11_25_18_juntada27pag.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_2149_ok_76pg.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/329/1.26d.595_-_projeto_de_lei_-_no_2.151_2024_-_08_11_2024_10_15_36-juntada52pag.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/330/1.270.8c3_-_projeto_de_lei_-_no_2.152_2024_-_08_11_2024_11_49_36-juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/331/1.2b1.568_-_projeto_de_lei_-_no_2.153_2024_-_19_11_2024_12_02_27_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/332/1.2b1.d31_-_projeto_de_lei_-_no_2.154_2024_-_19_11_2024_12_34_40_juntada21pag.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/333/1.2b3.3bb_-_projeto_de_lei_-_no_2.155_2024_-_19_11_2024_13_15_08_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/334/1.2b3.691_-_projeto_de_lei_-_no_2.156_2024_-_19_11_2024_13_23_28_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/335/1.2c1.389_-_projeto_de_lei_-_no_2.157_2024_-_21_11_2024_11_31_51_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/336/1.2c2.8a7_-_projeto_de_lei_-_no_2.158_2024_-_21_11_2024_12_52_45_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/337/1.2c3.43a_-_projeto_de_lei_-_no_2.159_2024_-_21_11_2024_13_22_09_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/338/1.2cf.697_-_projeto_de_lei_-_no_2.160_2024_-_22_11_2024_12_20_44_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/341/1.309.db0_-_projeto_de_lei_-_no_2.162_2024_-_28_11_2024_12_07_25-juntado7pag.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/343/1.321.8a8_-_projeto_de_lei_-_no_2.163_2024_-_02_12_2024_11_33_41_juntada55pag.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/344/1.352.14b_-_projeto_de_lei_-_no_2.164_2024_-_06_12_2024_11_06_23-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/345/1.353.cb4_-_projeto_de_lei_-_no_2.165_2024_-_06_12_2024_12_04_54-juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/346/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/347/1.356.a8f_-_projeto_de_lei_-_no_2.166_2024_-_06_12_2024_15_13_09_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/348/1.376.033_-_projeto_de_lei_-_no_2.168_2024_-_10_12_2024_14_14_32_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/349/1.377.345_-_projeto_de_lei_-_no_2.169_2024_-_10_12_2024_15_54_16-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/351/1.39a.31f_-_projeto_de_lei_-_no_2.170_2024_-_13_12_2024_08_40_14_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/352/1.39d.de0_-_projeto_de_lei_-_no_2.171_2024_-_13_12_2024_09_32_08_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/354/1.3b2.c52_-_projeto_de_lei_-_no_2.172_2024_-_16_12_2024_13_29_32_jntada15pag.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/357/plo_2174_athus_pronto_10pg.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/358/13eaaa2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/359/13eabc2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/360/1.3ec.41c_-_substitutivo_de_projeto_de_lei_-_20_12_2024_08_27_54_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/361/1.3ea.f49_-_projeto_de_lei_-_no_2.178_2024_-_19_12_2024_19_42_20_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/362/1.3ea.e33_-_projeto_de_lei_-_no_2.179_2024_-_19_12_2024_19_37_00-juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/363/1.3eb.080_-_projeto_de_lei_-_no_2.180_2024_-_19_12_2024_19_45_38_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/364/1.41d.165_-_projeto_de_lei_-_no_2.181_2024_-_24_12_2024_12_50_32_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/365/1.41d.2ab_-_projeto_de_lei_-_no_2.182_2024_-_24_12_2024_12_57_13_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/366/1.423.f57_-_projeto_de_lei_-_no_2.183_2024_-_26_12_2024_13_42_17_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/367/1.42b.e7a_-_projeto_de_lei_-_no_2.184_2024_-_27_12_2024_09_01_47_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_lei_complementar_-_revisao_geral_anual_-_01.01.2023_a_31.12.2023_-_2024.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_complementar_-_adicional_da_fiscalizacao_de_contrato_e_gestou_de_compra_03.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_complementar_-_auxilio_extraordinaria_-_2024asas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_lei_2005_pronto_8_pg.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_pronto_5_pg.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_assinado_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_pronto_9_pg.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/327/plc_2150_pronto_4_pg.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_2161_ok___39pg.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/355/plc_2173_athus_pronto_5pg.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/220/04_projeto_de_resolucao_-_comissao_de_revisao_da_regimento_interno_1.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/297/05_projeto_de_resolucao_no__-_regulamentacao_da_lgpd_3.doc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/300/06_projeto_de_resolucao_-_prorrogacao_de_prazo_de_vigencia_da_comissao_de_revisao_da_regimento_inter.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/350/1.32d.30e_-_oficio_-_no_545_sempog_2024_-_03_12_2024_12_37_54.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/246/valmir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/247/valceir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/308/005-2024-_vereador_valceir_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/234/01098_23_decisao-463_apl-tc_00258_23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/178/substitutivo_pronto_26_pg.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_emenda_a_lom_cria_banco_de_horas_para_vereadores_servidores_publicos_municipais_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_elom_-_reserva_vagas_para_indigena.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2024/342/anteprojeto-requerimento_n0072024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>