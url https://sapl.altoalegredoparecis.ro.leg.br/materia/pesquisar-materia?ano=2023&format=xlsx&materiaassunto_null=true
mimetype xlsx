--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -10,1787 +10,1799 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1233" uniqueCount="580">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 34.765,08 (TRINTA E QUATRO MIL, SETECENTOS E SESSENTA E CINCO REAIS E OITO CENTAVOS), DE RECURSOS DE BLOCO DO PAB DE INVESTIMENTOS.”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PROFESSORA MARLENE RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc</t>
   </si>
   <si>
     <t>“Institui a "Semana Municipal de Prevenção, Conscientização e combate às Drogas e ao Alcoolismo" e dá outras providências”.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 1.939.394,92 (UM MILHÃO NOVECENTOS E TRINTA E NOVE MIL, TREZENTOS E NOVENTA E QUATRO REAIS E NOVENTA E DOIS CENTAVOS), DE RECURSOS DE EXERCICIOS ANTERIORES”.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>DENAIR DA P-42</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/9/055_projeto_de_lei_no_1.873_08.05.2023_fms_sup._fin._blocos_em_saude_exercicios_anteriores_1.docx</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/9/055_projeto_de_lei_no_1.873_08.05.2023_fms_sup._fin._blocos_em_saude_exercicios_anteriores_1.docx</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>DENAIR PEDRO DA SILVA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL, DE R$ 459.109,31 (QUATROCENTOS E CINQUENTA E NOVE REAIS E TRINTA E UM CENTAVOS), DE RECEITA DE ALIENÇÕES DE BENS MÓVEIS”,</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/057_projeto_de_lei_no_1.875_15.05.2023_semec_cv103-seduc.pge.ro-2023-fazer.docx</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/057_projeto_de_lei_no_1.875_15.05.2023_semec_cv103-seduc.pge.ro-2023-fazer.docx</t>
   </si>
   <si>
     <t>: “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 130.064,39 (CENTO E TRINTA MIL, SESSENTA E QUATRO REAIS E TRINTA E NOVE CENTAVOS), REF. AO CONVÊNIO Nº 103/SEDUC/PGE/RO/2023”,</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_no_1876_18.05.2023_autoriza_terceirizacao_de_servicos_medicos.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_no_1876_18.05.2023_autoriza_terceirizacao_de_servicos_medicos.doc</t>
   </si>
   <si>
     <t>"Regulamenta o sistema de contratação de médicos clínico geral e de especialidades, no âmbito das unidades de atenção básica, hospital municipal e demais unidades de saúde do município de Alto Alegre dos Parecis/RO, mediante credenciamento por chamamento público, e dá outras providências”.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/401.4ba_-_projeto_de_lei_-_no_1.877_2023_-_25_05_2023_juntado.10pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/401.4ba_-_projeto_de_lei_-_no_1.877_2023_-_25_05_2023_juntado.10pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 161.274,30 (CENTO E SESSENTA E UM MIL, DUZENTOS E SETENTA E QUATRO REAIS E TRINTA CENTAVOS), REF. SALÁRIO EDUCAÇÃO, PNAE E PNATE. ”,</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/45f.672_-_projeto_de_lei_-_no_1.878_2023_-_12_06_2023_09_28_55_juntado5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/45f.672_-_projeto_de_lei_-_no_1.878_2023_-_12_06_2023_09_28_55_juntado5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 40.000,00 (QUARENTA MIL REAIS) ”.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/48a.a94_-_projeto_de_lei_-_no_1.879_2023_-_19_06_2023_juntado_25pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/48a.a94_-_projeto_de_lei_-_no_1.879_2023_-_19_06_2023_juntado_25pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 2.232,94 (DOIS MIL, DUZENTOS E TRINTA E DOIS REAIS E NOVENTA E QUATRO CENTAVOS), REF. AO CV-019/PGE-2020. ”</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/48a.b98_-_projeto_de_lei_-_no_1.880_2023_-_19_06_2023_juntado_7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/48a.b98_-_projeto_de_lei_-_no_1.880_2023_-_19_06_2023_juntado_7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 550.000,00 (QUINHENTOS E CINQUENTA MIL REAIS), REF. A FONTE DE RECURSOS 0.1.500.0000 ”</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/48a.ad8_-_projeto_de_lei_-_no_1.881_2023_-_19_06_2023_juntado_36pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/48a.ad8_-_projeto_de_lei_-_no_1.881_2023_-_19_06_2023_juntado_36pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 19.607,50 (DEZENOVE MIL, SEISCENTOS E SETE REAIS E CINQUENTA CENTAVOS), REF. TERMO CONVÊNIO Nº 066/2022/PGE/DER-RO. ”</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS) ”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/4a5.f59_-_projeto_de_lei_-_no_1.882_2023_-_22_06_2023_12_29_06_juntado-5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/4a5.f59_-_projeto_de_lei_-_no_1.882_2023_-_22_06_2023_12_29_06_juntado-5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 99.926,00 (NOVECENTOS E NOVENTA E NOVE MIL E NOVECENTOS E VINTE E SEIS REAIS) REF A PROPOSTA DE EQUIPAMENTO Nº 11913577000122007”.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/36/4a6.3c5_-_projeto_de_lei_-_no_1.884_2023_-_22_06_2023_12_40_19_3_juntado-26pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/36/4a6.3c5_-_projeto_de_lei_-_no_1.884_2023_-_22_06_2023_12_40_19_3_juntado-26pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 351.996,00 (TREZENTOS E CINQUENTA E UM MIL, NOVECENTOS E NOVENTA E SEIS REAIS), REF A INC. TEMP. PROP. Nº 36000502618202300”.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/37/4a9.5c8_-_projeto_de_lei_-_no_1.885_2023_-_26_06_2023_09_07_42_juntado_5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/37/4a9.5c8_-_projeto_de_lei_-_no_1.885_2023_-_26_06_2023_09_07_42_juntado_5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 508.000,00 (QUINHENTOS E OITO MIL REAIS) ”.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/38/4ae.cc3_-_projeto_de_lei_-_no_1.886_2023_-_26_06_2023_13_19_16_juntado_30pag..pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/38/4ae.cc3_-_projeto_de_lei_-_no_1.886_2023_-_26_06_2023_13_19_16_juntado_30pag..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 9.740,20 (NOVE MIL, SETECENTOS E QUARENTA REAIS E VINTE CENTAVOS), REF. AQUIS DE 02 VEICULOS SUV E PASSEIO - ESTADO”,</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/4b1.5a2_-_projeto_de_lei_-_no_1.887_2023_-_26_06_2023_16_15_08_juntado_13pag..pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/4b1.5a2_-_projeto_de_lei_-_no_1.887_2023_-_26_06_2023_16_15_08_juntado_13pag..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 4.107,04 (QUATRO MIL, CENTO E SETE REAIS E QUATRO CENTAVOS), REF. AQ. 02 VEICULOS ADM PL TRAB 0028725287-FES”,</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/4da.915_-_projeto_de_lei_-_no_1.890_2023_-_29_06_2023_13_40_57_juntada_5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/4da.915_-_projeto_de_lei_-_no_1.890_2023_-_29_06_2023_13_40_57_juntada_5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 30.000,00 (TRINTA MIL REAIS) ”.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/4e3.43d_-_projeto_de_lei_-_no_1.891_2023_-_30_06_2023_13_42_56__juntado.27pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/4e3.43d_-_projeto_de_lei_-_no_1.891_2023_-_30_06_2023_13_42_56__juntado.27pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 17.608,11 (DEZESSETE MIL, SEISCENTOS E OITO REAIS E ONZE CENTAVOS), REF. AO CV248/PGE-2021”</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/4e3.465_-_projeto_de_lei_-_no_1.892_2023_-_30_06_2023_13_51_13_juntada.25pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/4e3.465_-_projeto_de_lei_-_no_1.892_2023_-_30_06_2023_13_51_13_juntada.25pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 10.816,42 (DEZ MIL, OITOCENTOS E DEZESSEIS REAIS E QUARENTA E DOIS CENTAVOS), REF. AO CV118.2020.PJ.DER-RO”</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/507.4c6_-_projeto_de_lei_-_no_1.893_2023_-_07_07_2023_11_56_57d_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/507.4c6_-_projeto_de_lei_-_no_1.893_2023_-_07_07_2023_11_56_57d_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) ”.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/508.309_-_projeto_de_lei_-_no_1.894_2023_-_07_07_2023_12_15_56_juntada5pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/508.309_-_projeto_de_lei_-_no_1.894_2023_-_07_07_2023_12_15_56_juntada5pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 20.000,00 (VINTE MIL REAIS) ”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/510.4dc_-_projeto_de_lei_-_no_1.895_2023_-_10_07_2023_10_30_16_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/510.4dc_-_projeto_de_lei_-_no_1.895_2023_-_10_07_2023_10_30_16_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 10.750,00 (DEZ MIL E SETECENTOS E CINQUENTA REAIS) ”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_ordinario_1896.2023_juntado_08_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_ordinario_1896.2023_juntado_08_pg.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos profissionais do magistério, e dá outras providências”.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/529.849_-_projeto_de_lei_-_no_1.898_2023_-_12_07_2023_14_10_50_juntada17pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/529.849_-_projeto_de_lei_-_no_1.898_2023_-_12_07_2023_14_10_50_juntada17pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 277.480,69 (DUZENTOS E SETENTA E SETE MIL, QUATROCENTOS E OITENTA E OITO REAIS E SESSENTA E NOVE CENTAVOS) REF A PROJETO 2022 – NOVAS TURMAS”.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/47/529.89d_-_projeto_de_lei_-_no_1.899_2023_-_12_07_2023_14_16_56_juntada13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/47/529.89d_-_projeto_de_lei_-_no_1.899_2023_-_12_07_2023_14_16_56_juntada13pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 230.000 (DUZENTOS E TRINTA MIL REAIS), REF. AQUIS DE VEICULO MINIVAN PEPI 7005-ESTADO”,</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/529.975_-_projeto_de_lei_-_no_1.900_2023_-_12_07_2023_14_22_44_juntada20pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/529.975_-_projeto_de_lei_-_no_1.900_2023_-_12_07_2023_14_22_44_juntada20pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 200.000 (DUZENTOS MIL REAIS), REF. AQUIS MEDICAMENTOS COD PARL Nº 07024-ESTADO”,</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/568.682_-_projeto_de_lei_-_no_1.901_2023_-_20_07_2023_10_53_11_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/568.682_-_projeto_de_lei_-_no_1.901_2023_-_20_07_2023_10_53_11_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/568.796_-_projeto_de_lei_-_no_1.902_2023_-_20_07_2023_10_57_27_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/568.796_-_projeto_de_lei_-_no_1.902_2023_-_20_07_2023_10_57_27_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 105.460,00 (CENTO E CINCO MIL QUATROCENTOS E SESSENTA REAIS) ”</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/568.b54_-_projeto_de_lei_-_no_1.903_2023_-_20_07_2023_11_02_08_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/568.b54_-_projeto_de_lei_-_no_1.903_2023_-_20_07_2023_11_02_08_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 224.587,00 (DUZENTOS E VINTE E QUATRO MIL E QUINHENTOS E OITENTA E SETE REAIS) ”,</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/569.398_-_projeto_de_lei_-_no_1.904_2023_-_20_07_2023_11_25_44_juntada41pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/569.398_-_projeto_de_lei_-_no_1.904_2023_-_20_07_2023_11_25_44_juntada41pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 210.000,00 (DUZENTOS E DEZ MIL REAIS), REF. TERMO DE CONVÊNIO Nº 197/SEJUCEL/PGE-2023”</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/56a.452_-_projeto_de_lei_-_no_1.905_2023_-_20_07_2023_11_59_58_juntada35pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/56a.452_-_projeto_de_lei_-_no_1.905_2023_-_20_07_2023_11_59_58_juntada35pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 62.929,52 (SESSENTA E DOIS MIL, NOVECENTOS E VINTE E NOVE MIL E CINQUENTA E DOIS CENTAVOS), POR SUPERAVIT FINANCEIRO APURADO EM 31/12/2022, PROVENIENTES DE RECURSOS DO FUNDO A FUNDO DO SUAS”.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/57/586.93c_-_projeto_de_lei_-_no_1.906_2023_-_25_07_2023_18_29_42704.juntada12pag__.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/57/586.93c_-_projeto_de_lei_-_no_1.906_2023_-_25_07_2023_18_29_42704.juntada12pag__.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 122.093,40 (CENTO E VINTE E DOIS MIL, NOVENTA E TRES REAIS E QUARENTA CENTAVOS), POR SUPEÁVIT FINANCEIRO APURADO EM 31/12/2022, PROVENIENTES DE RECURSOS DO FUNDO A FUNDO ESTADUAL”.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/58/586.9e8_-_projeto_de_lei_-_no_1.907_2023_-_25_07_2023_18_38_59_juntada15pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/58/586.9e8_-_projeto_de_lei_-_no_1.907_2023_-_25_07_2023_18_38_59_juntada15pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 52.631,52 (CINQUENTA E DOIS MIL, SEISCENTOS E TRINTA E UM REAIS E CINQUENTA E DOIS CENTAVOS) DE CO-FINANCIAMENTO RES. 69/23/SESAU-CIB/2023.”.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/586.a2b_-_projeto_de_lei_-_no_1.908_2023_-_25_07_2023_18_42_25_juntada14pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/586.a2b_-_projeto_de_lei_-_no_1.908_2023_-_25_07_2023_18_42_25_juntada14pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 424.667,00 (QUATROCENTOS E VINTE E QUATRO MIL E SEISCENTOS E SESSENTA E SETE REAIS) REF. A PROP 22006/2022.”.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/590.cd1_-_projeto_de_lei_-_no_1.909_2023_-_26_07_2023_13_15_15_junatada25pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/590.cd1_-_projeto_de_lei_-_no_1.909_2023_-_26_07_2023_13_15_15_junatada25pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 1.107,97 (UM MIL CENTO E SETE REAIS E NOVENTA E SETE CENTAVOS), REF. AO CV468/PGE-2022”</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/590.cfa_-_projeto_de_lei_-_no_1.910_2023_-_26_07_2023_13_19_04_juntada23pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/590.cfa_-_projeto_de_lei_-_no_1.910_2023_-_26_07_2023_13_19_04_juntada23pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 13.343,00 (TREZE MIL E TREZENTOS E QUARENTA E TRÊS), REF. AO CV376.PGE.2021”</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/proc._adm._0001551.1.6-2023_-_legislativo_normativo_principal_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/proc._adm._0001551.1.6-2023_-_legislativo_normativo_principal_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial no orçamento vigente, de R$ 150.000,00 (cento e cinquenta mil reais), ref. a fonte de recursos 0.1.500.0000”</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_1912.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_1912.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial no orçamento vigente, de R$1.250.978,80 (Um milhão, duzentos e cinquenta mil novecentos e setenta e oito reais e oitenta centavos), ref. A fonte de recursos 0.1.500.0000 ”</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_1.915-2023_2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_1.915-2023_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 110.000,00 (cento e dez mil reais), REF. A FONTE DE RECURSOS 0.1.500.0000”,</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_-_no_1.916_2023_-.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_-_no_1.916_2023_-.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R$ 136.668,67 (cento e trinta e seis_x000D_
 mil, seiscentos e sessenta e oito reais e sessenta e sete centavos), REF. A FONTE DE RECURSOS 0.1.500.0000 ”</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_-_no_1.917_2023_-.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_-_no_1.917_2023_-.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DE R $ 239.253,29 (duzentos e trinta e_x000D_
 nove mil, duzentos e cinquenta e três reais e vinte e nove centavos), REF. A FONTE DE RECURSOS 0.1.500.0000 ”,</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar por superavit financeiro e das outras providencias”</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_5.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_5.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial suplementar por superavit financeiro e das outras_x000D_
 providencias”</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/74/document_33_2.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/74/document_33_2.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/6c1.862_-_projeto_de_lei_-_no_1.924_2023_-_11_09_2023_juntado4pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/6c1.862_-_projeto_de_lei_-_no_1.924_2023_-_11_09_2023_juntado4pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) ”.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 133.391,52 (CENTO E TRINTA E TRES MIL, TREZENTOS E NOVENTA E UM REAIS E CINQUENTA E DOIS CENTAVOS) ”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 24.915,28 (VINTE E QUATRO MIL, NOVECENTOS E QUINZE REAIS E VINTE E OITO CENTAVOS), REF. AO CV893799/2019//MC-CX,”</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/6c1.8c8_-_projeto_de_lei_-_no_1.925_2023_-_11_09_2023_juntado6pag__1.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/6c1.8c8_-_projeto_de_lei_-_no_1.925_2023_-_11_09_2023_juntado6pag__1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ORÇAMENTÁRIO E SUPLE_x0002_MENTAR NO ORÇAMENTO VIGENTE, NO_x000D_
 VALOR DE R$ 133.391,52 (CENTO E TRIN_x0002_TA E TRÊS MIL, TREZENTOS E NOVENTA E _x000D_
 UM REAIS E CINQUENTA E DOIS CENTA_x0002_VOS) ”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/6ce.3e9_-_projeto_de_lei_-_no_1.926_2023_-_12_09_2023_15_46_22_juntado36pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/6ce.3e9_-_projeto_de_lei_-_no_1.926_2023_-_12_09_2023_15_46_22_juntado36pag.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/80/6e9.419_-_projeto_de_lei_-_no_1.927_2023_-_15_09_2023_15_33_07_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/80/6e9.419_-_projeto_de_lei_-_no_1.927_2023_-_15_09_2023_15_33_07_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 63.857,04 (SESSENTA E TRÊS MIL OITOCENTOS E CINQUENTA E SETE REAIS E QUATRO CENTAVOS) ”.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/6f8.4db_-_projeto_de_lei_-_no_1.928_2023_-_18_09_2023_17_09_22_juntada28pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/6f8.4db_-_projeto_de_lei_-_no_1.928_2023_-_18_09_2023_17_09_22_juntada28pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 17.694,29 (DEZESSETE MIL, SEISCENTOS E NOVENTA E QUATRO REAIS E VINTE E NOVE CENTAVOS), REF. O CV187/2021/PJ/DER-RO., ”</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/6f8.4a9_-_projeto_de_lei_-_no_1.929_2023_-_18_09_2023_17_04_27_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/6f8.4a9_-_projeto_de_lei_-_no_1.929_2023_-_18_09_2023_17_04_27_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 17.706,67 (DEZESSETE MIL SETECENTOS E SEIS REAIS E SESSENTA E SETE CENTAVOS) DO PROCAD - SUAS. ”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/6f8.5b4_-_projeto_de_lei_-_no_1.930_2023_-_18_09_2023_17_19_16_juntada21pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/6f8.5b4_-_projeto_de_lei_-_no_1.930_2023_-_18_09_2023_17_19_16_juntada21pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 1.193,92 (UM MIL, CENTO E NOVENTA E TRÊS REAIS E NOVENTA E DOIS CENTAVOS), REF. O CV304/PGE-2021, ”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/6f8.548_-_projeto_de_lei_-_no_1.931_2023_-_18_09_2023_17_12_55_juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/6f8.548_-_projeto_de_lei_-_no_1.931_2023_-_18_09_2023_17_12_55_juntada29pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 8.742,97 (OITO MIL, SETECENTOS E QUARENTA E DOIS REAIS E NOVENTA E SETE CENTAVOS), REF. O CV197/SEJUCEL/PGE/2023, ”</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/728.560_-_projeto_de_lei_-_no_1.932_2023_-_25_09_2023_14_39_17-juntado9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/728.560_-_projeto_de_lei_-_no_1.932_2023_-_25_09_2023_14_39_17-juntado9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 48.493,00 (QUARENTA E OITO MIL QUATROCENTOS E NOVENTA E TRÊS REAIS) “</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/73d.514_-_projeto_de_lei_-_no_1.933_2023_-_28_09_2023_10_05_38_juntado12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/73d.514_-_projeto_de_lei_-_no_1.933_2023_-_28_09_2023_10_05_38_juntado12pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 126.391,39 (CENTO E VINTE E SEIS MIL TREZENTOS E NOVENTA E UM REAIS E TRINTA E NOVE CENTAVOS), POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, REF. COVID-19/SUAS-2020 E 2021”.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/73d.52c_-_projeto_de_lei_-_no_1.934_2023_-_28_09_2023_10_15_36_juntado12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/73d.52c_-_projeto_de_lei_-_no_1.934_2023_-_28_09_2023_10_15_36_juntado12pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR R$ 154.525,33 (CENTO E CINQUENTA E QUATRO MIL, QUINHENTOS E VINTE E CINCO REAIS E TRINTA E TRÊS CENTAVOS), POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, DE RECURSOS FEDERAL-SUAS”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/73d.5ed_-_projeto_de_lei_-_no_1.935_2023_-_28_09_2023_10_20_13_juntada12pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/73d.5ed_-_projeto_de_lei_-_no_1.935_2023_-_28_09_2023_10_20_13_juntada12pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 51.000,00 (CINQUENTA E UM MIL REAIS), ”.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/764.7ec_-_projeto_de_lei_-_no_1.936_2023_-_03_10_2023_14_07_57_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/764.7ec_-_projeto_de_lei_-_no_1.936_2023_-_03_10_2023_14_07_57_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR R$ 95.731,21 (NOVENTA E CINCO MIL, SETECENTOS E TRINTA E UM REAIS E VINTE E UM CENTAVOS), CENTAVOS), POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, REF. CUSTEIO HPP-ESTADUAL”,</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/764.842_-_projeto_de_lei_-_no_1.937_2023_-_03_10_2023_14_11_24_juntado7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/764.842_-_projeto_de_lei_-_no_1.937_2023_-_03_10_2023_14_11_24_juntado7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR R$ 35.352,00 (TRINTA E CINCO MIL TREZENTOS E CINQUENTA E DOIS REAIS), POR EXCESSO DE ARRECADAÇÃO PARA CUSTEIO HPP-ESTADUAL”.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/764.9aa_-_oficio_-_no_97_sempog_-_dplo_2023_-_03_10_2023_14_33_14_juntada5pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/764.9aa_-_oficio_-_no_97_sempog_-_dplo_2023_-_03_10_2023_14_33_14_juntada5pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 10.273,05 (DEZ MIL DUZENTOS E SETENTA E TRÊS REAIS E CINCO CENTAVOS).”.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/76f.d42_-_projeto_de_lei_-_no_1.939_2023_-_05_10_2023_10_27_50_juntada5pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/76f.d42_-_projeto_de_lei_-_no_1.939_2023_-_05_10_2023_10_27_50_juntada5pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 24.091,75 (VINTE E QUATRO MIL NOVENTA E UM REAIS E SETENTA E CINCO CENTAVOS).”.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 600.000,00 (SEISCENTOS MIL REAIS) REF. A TRANSF ESP PLAT+BRASIL PA09032023-036202, ”,</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/775.0ef_-_projeto_de_lei_-_no_1.941_2023_-_05_10_2023_13_37_11_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/775.0ef_-_projeto_de_lei_-_no_1.941_2023_-_05_10_2023_13_37_11_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 200.000,00 (DUZENTOS MIL REAIS) REF. A TRANSF ESP PLAT+BRASIL PA09032023-038678 ”,</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/77d.c44_-_projeto_de_lei_-_no_1.943_2023_-_06_10_2023_12_07_08_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/77d.c44_-_projeto_de_lei_-_no_1.943_2023_-_06_10_2023_12_07_08_juntada9pag.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/77d.d02_-_projeto_de_lei_-_no_1.944_2023_-_06_10_2023_12_10_33_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/77d.d02_-_projeto_de_lei_-_no_1.944_2023_-_06_10_2023_12_10_33_juntada9pag.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/79b.9e2_-_projeto_de_lei_-_no_1.945_2023_juntado178pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/79b.9e2_-_projeto_de_lei_-_no_1.945_2023_juntado178pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO ALTO ALEGRE DOS PARECIS PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/7a8.54d_-_projeto_de_lei_-_no_1.947_2023_-_11_10_2023_20_48_01_juntado522pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/7a8.54d_-_projeto_de_lei_-_no_1.947_2023_-_11_10_2023_20_48_01_juntado522pag.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS-RO, PARA O EXERCÍCIO FINANCEIRO DE 2024 E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 48.000,00 (QUARENTA E OITO MIL REAIS) ”,</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 133.751,68 (CENTO E TRINTA E TRES MIL, SETECENTOS E CINQUENTA E UM MIL E SESSENTA E OITO CENTAVOS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022 ”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 80.445,52 (OITENTA MIL QUATROCENTOS E QUARENTA E CINCO REAIS E CINQUENTA E DOIS CENTAVOS).”.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/7cd.922_-_projeto_de_lei_-_no_1.951_2023_-_19_10_2023_15_35_14_juntado13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/7cd.922_-_projeto_de_lei_-_no_1.951_2023_-_19_10_2023_15_35_14_juntado13pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 270.000,000 (DUZENTOS E SETENTA MIL REAIS) ”,</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/7cd.981_-_projeto_de_lei_-_no_1.952_2023_-_19_10_2023_15_37_05__.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/7cd.981_-_projeto_de_lei_-_no_1.952_2023_-_19_10_2023_15_37_05__.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/7ca.2a7_-_projeto_de_lei_-_no_1.950_2023_-_19_10_2023_10_46_24_juntada10pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/7ca.2a7_-_projeto_de_lei_-_no_1.950_2023_-_19_10_2023_10_46_24_juntada10pag_.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 48.000,00 (QUARENTA E OITO MIL REAIS)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/7d9.cbe_-_projeto_de_lei_-_no_1.955_2023_-_20_10_2023_13_46_31_juntada19pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/7d9.cbe_-_projeto_de_lei_-_no_1.955_2023_-_20_10_2023_13_46_31_juntada19pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 986.028,19 (NOVECENTOS E OITENTA E SEIS MIL, VINTE E OITO REAIS E DEZENOVE CENTAVOS), ”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/7d8.045_-_projeto_de_lei_-_no_1.954_2023_-_20_10_2023_12_21_03_juntada13pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/7d8.045_-_projeto_de_lei_-_no_1.954_2023_-_20_10_2023_12_21_03_juntada13pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 118.803,84 (CENTO E DEZOITO MIL, OITOCENTOS E TRES REAIS E OITENTA E QUATRO CENTAVOS), POR EXCESSO DE ARRECADAÇÃO REF. AO PISO DA ENFERMAGEM”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/7ec.18b_-_projeto_de_lei_-_no_1.956_2023_juntado_4pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/7ec.18b_-_projeto_de_lei_-_no_1.956_2023_juntado_4pg.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS – REFIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/7fe.25c_-_projeto_de_lei_-_no_1.957_2023_-_26_10_2023_09_21_29_juntado13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/7fe.25c_-_projeto_de_lei_-_no_1.957_2023_-_26_10_2023_09_21_29_juntado13pag.pdf</t>
   </si>
   <si>
     <t>, “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 2.921,84 (DOIS MIL NOVECENTOS E VINTE E UM REAIS E OITENTA E QUATRO CENTAVOS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022.).</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/80b.9a5_-_projeto_de_lei_-_no_1.958_2023_-_27_10_2023_15_02_49_juntado14pag__.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/80b.9a5_-_projeto_de_lei_-_no_1.958_2023_-_27_10_2023_15_02_49_juntado14pag__.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 632.427,08 (SEISCENTOS E TRINTA E DOIS MIL, QUATROCENTOS E VINTE E SETE REAIS E OITO CENTAVOS), POR EXCESSO DE ARRECADAÇÃO POR FONTE: 0.1.500.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/80b.ab5_-_projeto_de_lei_-_no_1.959_2023_-_27_10_2023_15_33_17_juntado13pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/80b.ab5_-_projeto_de_lei_-_no_1.959_2023_-_27_10_2023_15_33_17_juntado13pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 54.031,64 (CINQUENTA E QUATRO MIL, TRINTA E UM REAIS E SESSENTA E QUATRO CENTAVOS) POR EXCESSO DE ARRECADAÇÃO DE RECEITA – LEI Nº 858/2015”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/80c.6d6_-_projeto_de_lei_-_no_1.960_2023_-_28_10_2023_12_34_26_juntado205pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/80c.6d6_-_projeto_de_lei_-_no_1.960_2023_-_28_10_2023_12_34_26_juntado205pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 103.118,56 (CENTO E TRES MIL, CENTO E DEZOITO REAIS E CINQUENTA E SEIS CENTAVOS), POR EXCESSO DE ARRECADAÇÃO DO CONVÊNIO FITHA 2023”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/82d.a1a_-_projeto_de_lei_-_no_1.961_2023_-_01_11_2023_13_27_48_juntado21pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/82d.a1a_-_projeto_de_lei_-_no_1.961_2023_-_01_11_2023_13_27_48_juntado21pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS), POR EXCESSO DE ARRECADAÇÃO DO DER/RO PC 008172/23”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/840.25d_-_projeto_de_lei_-_no_1.962_2023_-_08_11_2023_10_53_13_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/840.25d_-_projeto_de_lei_-_no_1.962_2023_-_08_11_2023_10_53_13_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 25.015,06 (VINTE E CINCO MIL, QUINZE REAIS E SEIS CENTAVOS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, REFORMA UBS FLOR DA SERRA PROP. 11913.5770001/20-017 ”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/840.b77_-_projeto_de_lei_-_no_1.963_2023_-_08_11_2023_11_01_03_juntada11pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/840.b77_-_projeto_de_lei_-_no_1.963_2023_-_08_11_2023_11_01_03_juntada11pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 40.198,49 (QUARENTA MIL, CENTO E NOVENTA E OITO REAIS E QUARENTA E NOVE CENTAVOS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, PROPOSTA N° 11913.577000/1200-18. ”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/841.452_-_projeto_de_lei_-_no_1.964_2023_-_08_11_2023_11_12_05_juntada126pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/841.452_-_projeto_de_lei_-_no_1.964_2023_-_08_11_2023_11_12_05_juntada126pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 43.632,00 (QUARENTA E TRES MIL E SEISCENTOS E TRINTA E DOIS REAIS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, REF. PÓS-COVID. ”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/841.c7f_-_projeto_de_lei_-_no_1.965_2023_-_08_11_2023_11_28_53_juntado88pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/841.c7f_-_projeto_de_lei_-_no_1.965_2023_-_08_11_2023_11_28_53_juntado88pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 54.711,36 (CINQUENTA E QUATRO MIL, SETECENTOS E ONZE REIAS E TRINTA E SEIS CENTAVOS) POR SUPERÁVIT FINANCEIRO APURADO EM 31/12/2022, REF. COVID 19.”.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/84e.271_-_projeto_de_lei_-_no_1.966_2023_-_09_11_2023_13_21_39_juntado10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/84e.271_-_projeto_de_lei_-_no_1.966_2023_-_09_11_2023_13_21_39_juntado10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 80.927,89 (OITENTA MIL NOVECENTOS E VINTE E SETE REAIS E OITENTA E NOVE CENTAVOS).”.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/857.e21_-_projeto_de_lei_-_no_1.967_2023_-_10_11_2023_13_26_58_juntada08pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/857.e21_-_projeto_de_lei_-_no_1.967_2023_-_10_11_2023_13_26_58_juntada08pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 9.648,57 (NOVE MIL, SEISCENTOS E QUARENTA E OITO REAIS E CINQUENTA E SETE CENTAVOS).”,</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/858.716_-_projeto_de_lei_-_no_1.968_2023_-_10_11_2023_14_41_20_juntada34pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/858.716_-_projeto_de_lei_-_no_1.968_2023_-_10_11_2023_14_41_20_juntada34pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 129.718,10 (CENTO E VINTE E NOVE MIL, SETECENTOS E DEZOITO REAIS E E DEZ CENTAVOS), POR EXCESSO DE ARRECADAÇÃO REF. LC Nº 195.2022. ”,</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/860.e60_-_projeto_de_lei_-_no_1.969_2023_-_13_11_2023_13_14_31_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/860.e60_-_projeto_de_lei_-_no_1.969_2023_-_13_11_2023_13_14_31_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 6.000,00 (SEIS MIL REAIS) ”.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 54.517,53 (CINQUENTA E QUATRO MIL, QUINHENTOS E DEZESSETE REAIS E CINQUENTA E TRÊS CENTAVOS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.552.0000 - TRANSFERENCIAS DO PNAE..”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/8a9.ce2_-_projeto_de_lei_-_no_1.971_2023_-_24_11_2023_14_12_06_juntada34pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/8a9.ce2_-_projeto_de_lei_-_no_1.971_2023_-_24_11_2023_14_12_06_juntada34pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 248.703,00 (DUZENTOS E QUARENTA E OITO MIL E SETECENTOS E TRES REAIS), POR EXCESSO DE ARRECADAÇÃO DE INC. TEMP. PROP. 36000-571676/2023..”</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/8aa.333_-_projeto_de_lei_-_no_1.972_2023_-_25_11_2023_14_20_35_juntada29pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/8aa.333_-_projeto_de_lei_-_no_1.972_2023_-_25_11_2023_14_20_35_juntada29pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 28.553,89 (VINTE E OITO MIL, QUINHENTOS E CINQUENTA REAIS E OITENTA E NOVE CENTAVOS) DE SALDO DE RECURSO REF. AO CV898336/2020-DPCN”.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/8aa.3e6_-_projeto_de_lei_-_no_1.973_2023_-_25_11_2023_14_23_30_juntada10pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/8aa.3e6_-_projeto_de_lei_-_no_1.973_2023_-_25_11_2023_14_23_30_juntada10pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 30.600,00 (TRINTA MIL E SEISCENTOS REAIS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.553.0000 - TRANSFERENCIAS DO PNATE.”</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/8aa.4a5_-_projeto_de_lei_-_no_1.974_2023_-_25_11_2023_14_29_51_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/8aa.4a5_-_projeto_de_lei_-_no_1.974_2023_-_25_11_2023_14_29_51_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 46.000,00 (QUARENTA E SEIS MIL REAIS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.550.0000 - TRANSFERÊNCIA DO SALÁRIO-EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/8aa.600_-_projeto_de_lei_-_no_1.975_2023_-_25_11_2023_14_43_10_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/8aa.600_-_projeto_de_lei_-_no_1.975_2023_-_25_11_2023_14_43_10_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 132.000,00 (CENTO E TRINTA E DOIS MIL REAIS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.550.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS.”</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/8aa.aac_-_projeto_de_lei_-_no_1.976_2023_-_25_11_2023_19_35_58_juntada14pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/8aa.aac_-_projeto_de_lei_-_no_1.976_2023_-_25_11_2023_19_35_58_juntada14pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 611.057,37 (SEISCENTOS E ONZE REAIS, CINQUENTA E SETE REAIS E TRINTA E SETE CENTAVOS), POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.550.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS. ”</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/8de.f58_-_projeto_de_lei_-_no_1.980_2023_-_01_12_2023_12_04_01_juntado14pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/8de.f58_-_projeto_de_lei_-_no_1.980_2023_-_01_12_2023_12_04_01_juntado14pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 11.226,33 (ONZE MIL, DUZENTOS E E VINTE E SEIS REAIS E TRINTA E TRES CENTAVOS) DE SALDO DE RECURSO REF. PL AÇÃO 0903-003842.2020”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/8e0.ce4_-_projeto_de_lei_-_no_1.981_2023_-_01_12_2023_12_57_03_juntada18pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/8e0.ce4_-_projeto_de_lei_-_no_1.981_2023_-_01_12_2023_12_57_03_juntada18pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 129.718,10 (CENTO E VINTE E NOVE MIL, SETECENTOS E DEZOITO REAIS E DEZ CENTAVOS), POR EXCESSO DE ARRECADAÇÃO REF. LC Nº 195.2022. ”</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/8e4.946_-_projeto_de_lei_-_no_1.982_2023_-_04_12_2023_11_15_40_juntado21pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/8e4.946_-_projeto_de_lei_-_no_1.982_2023_-_04_12_2023_11_15_40_juntado21pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 8.853,26 (OITO MIL, OITOCENTOS E CINQUENTA E TRES REAIS E VINTE E SEIS CENTAVOS) DE SALDO DE RECURSO REF. PL AÇÃO 0903-003842.2020”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/158_plo_no_1.977_25.11.2023_semec_suplementacao_orcamentaria_cedida_364.03518.docx</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/158_plo_no_1.977_25.11.2023_semec_suplementacao_orcamentaria_cedida_364.03518.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 364.035,18 (TREZENTOS E SESSENTA E QUATRO MIL, TRINTA E CINCO REAIS E DEZOITO CENTAVOS) ”.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/8ec.2ff_-_projeto_de_lei_-_no_1.984_2023_-_05_12_2023_11_41_16_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/8ec.2ff_-_projeto_de_lei_-_no_1.984_2023_-_05_12_2023_11_41_16_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 41.510,00 (QUARENTA E UM MIL E QUINHENTOS E DEZ REAIS) ”.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_1983_05.12.2023_semas__ok.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_1983_05.12.2023_semas__ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei nº 1164/2018, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto1985_pronto_camara_5_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto1985_pronto_camara_5_pg.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/912.3c0_-_projeto_de_lei_-_no_1.987_2023_-_08_12_2023_14_53_58_juntada9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/912.3c0_-_projeto_de_lei_-_no_1.987_2023_-_08_12_2023_14_53_58_juntada9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 43.026,56 (QUARENTA E TRES MIL, VINTE E TRES REAIS E CINQUENTA E SEIS CENTAVOS) POR EXCESSO DE ARRECADAÇÃO DE RECEITA – LEI Nº 858/2015”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/912.445_-_projeto_de_lei_-_no_1.988_2023_-_08_12_2023_14_57_24_junatada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/912.445_-_projeto_de_lei_-_no_1.988_2023_-_08_12_2023_14_57_24_junatada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 28.376,04 (VINTE E OITO MIL TREZENTOS E SETENTA E SEIS REAIS E QUATRO CENTAVOS).”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/912.623_-_projeto_de_lei_-_no_1.989_2023_-_08_12_2023_15_00_57_junatado9pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/912.623_-_projeto_de_lei_-_no_1.989_2023_-_08_12_2023_15_00_57_junatado9pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 40.035,11 (QUARENTA MIL E TRINTA E CINCO REAIS E ONZE CENTAVOS), POR EXCESSO DE ARRECADAÇÃO REF. AO PISO DA ENFERMAGEM”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/912.6aa_-_projeto_de_lei_-_no_1.990_2023_-_08_12_2023_15_03_33_juntada8pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/912.6aa_-_projeto_de_lei_-_no_1.990_2023_-_08_12_2023_15_03_33_juntada8pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 238.839,90 (DUZENTOS E TRINTA E OITO MIL, OITOCENTOS E TRINTA E NOVE REAIS E NOVENTA CENTAVOS), POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO: 0.1.600.0000”.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/912.c9f_-_projeto_de_lei_-_no_1.991_2023_-_08_12_2023_19_25_52_juntada9pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/912.c9f_-_projeto_de_lei_-_no_1.991_2023_-_08_12_2023_19_25_52_juntada9pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 210.467,75 (DUZENTOS E DEZ MIL QUATROCENTOS E SESSENTA E SETE REAIS E SETENTA E CINCO CENTAVOS), POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO - 0.1.550.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS.”,</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/91c.6de_-_projeto_de_lei_-_no_1.992_2023_-_11_12_2023_13_57_43_juntada7pagi.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/91c.6de_-_projeto_de_lei_-_no_1.992_2023_-_11_12_2023_13_57_43_juntada7pagi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 433.563,88 (QUATROCENTOS E TRINTA E TRÊS MIL, QUINHENTOS E SESSENTA E TRÊS REAIS E OITENTA E OITO CENTAVOS), POR EXCESSO DE ARRECADAÇÃO POR FONTE: 0.1.500.0000 - RECURSOS NÃO VINCULADOS DE IMPOSTOS”.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/91c.908_-_projeto_de_lei_-_no_1.993_2023_-_11_12_2023_14_02_11_juntada7pag__.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/91c.908_-_projeto_de_lei_-_no_1.993_2023_-_11_12_2023_14_02_11_juntada7pag__.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 550.000,00 (QUINHENTOS E CINQUENTA MIL REAIS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO -  0.1.540.1070 - PERCENTUAL APLICADO NO PAG DA REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO. ”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/951.d77_-_projeto_de_lei_-_no_1.994_2023_-_15_12_2023_12_14_53_juntada4pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/951.d77_-_projeto_de_lei_-_no_1.994_2023_-_15_12_2023_12_14_53_juntada4pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 3.000,00 (TRES MIL REAIS) ”.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/952.c6c_-_projeto_de_lei_-_no_1.995_2023_-_15_12_2023_12_32_06_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/952.c6c_-_projeto_de_lei_-_no_1.995_2023_-_15_12_2023_12_32_06_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 7.000,00 (SETE MIL REAIS).”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_1996_pronto_14_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_1996_pronto_14_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA FARMACÊUTICA NO ÂMBITO DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/986.c5a_-_projeto_de_lei_-_no_1.997_2023_-_20_12_2023_14_08_36_juntado6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/986.c5a_-_projeto_de_lei_-_no_1.997_2023_-_20_12_2023_14_08_36_juntado6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO E ANULAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 15.600,00(QUINZE MIL E SEISCENTOS REAIS).”.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/995.cdc_-_projeto_de_lei_-_no_1.998_2023_-_21_12_2023_12_55_18_juntada40pag_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/995.cdc_-_projeto_de_lei_-_no_1.998_2023_-_21_12_2023_12_55_18_juntada40pag_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NA IMPORTÂNCIA DE R$ 9.433,46 (NOVE MIL, QUATROCENTOS E TRINTA E TRÊS REAIS E QUARENTA E SEIS CENTAVOS), REF. CV898336/2020-DPCN, ”</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/99a.8ac_-_projeto_de_lei_-_no_1.999_2023_-_21_12_2023_19_24_22_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/99a.8ac_-_projeto_de_lei_-_no_1.999_2023_-_21_12_2023_19_24_22_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 437.836,72 (QUATROCENTOS E TRINTA E SETE MIL, OITOCENTOS E TRINTA E SEIS REAIS E SETENTA E DOIS CENTAVOS), POR EXC. DE ARRECADAÇÃO POR FONTE DE RECURSO: 0.1.502.0000-REC. NÃO VINC. DA COMP. DE IMPOSTOS. ”</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/99a.b88_-_projeto_de_lei_-_no_2.000_2023_-_21_12_2023_21_50_59_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/99a.b88_-_projeto_de_lei_-_no_2.000_2023_-_21_12_2023_21_50_59_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 468.876,74 (QUATROCENTOS E SESSENTA E OITO MIL, OITOCENTOS E SETENTA E SEIS REAIS E SETENTA E QUATRO CENTAVOS), POR EXC. ARREC. POR FONTE DE RECURSO - 0.1.550.0000 – REC. NÃO VINC. DE IMPOSTOS. ”</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/99a.cda_-_projeto_de_lei_-_no_2.001_2023_-_21_12_2023_21_56_32_juntada6pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/99a.cda_-_projeto_de_lei_-_no_2.001_2023_-_21_12_2023_21_56_32_juntada6pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 377.395,96 (TREZENTOS E SETENTA E SETE MIL, TREZENTOS E NOVENTA E CINCO REAIS E NOVENTA E SEIS CENTAVOS),”.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/99a.ffe_-_projeto_de_lei_-_no_2.002_2023_-_21_12_2023_23_13_48_juntada7pag.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/99a.ffe_-_projeto_de_lei_-_no_2.002_2023_-_21_12_2023_23_13_48_juntada7pag.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR R$ 1.140.000,00 (UM MILHÃO E CENTO E QUARENTA MIL REAIS) POR EXCESSO DE ARRECADAÇÃO POR FONTE DE RECURSO -  0.1.500.0000 – RECURSO NÃO VINCULADOS DE IMPOSTOS.”,</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>“Fixa o subsídio do Prefeito, Vice-Prefeito e Secretário Municipal para o mandato de 2025-2028.”</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>“Fixa o subsídio dos Vereadores para a Legislatura 2025-2028.”</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/2/37b.833_-_projeto_de_lei_-_no_1.869_2023_-_05_05_2023_e_acervo_tecnico_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/2/37b.833_-_projeto_de_lei_-_no_1.869_2023_-_05_05_2023_e_acervo_tecnico_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ORÇAMENTÁRIO E SUPLEMENTAR NO ORÇAMENTO VIGENTE, DE R$ 12.500,87 (DOZE MIL, QUINHENTOS REAIS E OITENTA E SETE CENTAVOS), DE CONTRAPARTIDA COMPLEMENTAR REF. CR 922133/2021-MDR/CAIXA”,</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/064_substitutivo_1_projeto_de_lei_comp_n_1865.docx</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/064_substitutivo_1_projeto_de_lei_comp_n_1865.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR Nº. 067/2009 QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ALTO ALEGRE DOS PARECÍS”.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR Nº. 067/2009 QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ALTO ALEGRE DOS PARECÍS”</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_complementar_1896.2023_juntado_47_pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_complementar_1896.2023_juntado_47_pg.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MODIFICAÇÕES NA LEI COMPLEMENTAR N.º 067/09 E LEI N.º 399/08, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/plc_no_1979.2023_pronto_para_encaminhar_pra_camara.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/plc_no_1979.2023_pronto_para_encaminhar_pra_camara.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_ok_para_camara_6pg.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_ok_para_camara_6pg.pdf</t>
   </si>
   <si>
     <t>“ALTERA O CÓDIGO DE OBRAS E A LEI DE ZONEAMENTO E INCLUI O ANEXO V NA LEI DE ZONEAMENTO”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEDÉ DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_009_2023.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_009_2023.doc</t>
   </si>
   <si>
     <t>Instalação de quebra molas na avenida Tancredo Neves, nas duas vias entre os Lavadores do Zoião e do Italecio.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Que a Mesa Diretora deste Poder Legislativo, no uso de suas atribuições, encaminhe ofício ao Secretário da Saúde e ao Secretária da Educação do município de Alto Alegre dos Parecis -RO, para que estudem a possibilidade de promover um amplo trabalho de saúde e educação no intui-to de Promover a "Semana Municipal de Prevenção, Conscientização e combate às Drogas e ao Alcoolismo"</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>LULA DO ASSENTAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_valceir.doc</t>
-[...2 lines deleted...]
-    <t>REQUERIMENTO</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_valceir.doc</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
-    <t>Emenda</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/proposta_de_emenda_a_l.o.m_1.pdf</t>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/proposta_de_emenda_a_l.o.m_1.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 01, DE 12 DE SETEMBRO DE 2023 DO MUNICÍPIO DE_x000D_
 ALTO ALEGRE DOS PARECIS/RO</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
-    <t>Proposta de Emenda a Lei Orgânica</t>
-[...2 lines deleted...]
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_emenda_a_lom_cria_gratificacao_natalina_para_agentes_politicos_4.doc</t>
+    <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
+  </si>
+  <si>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_emenda_a_lom_cria_gratificacao_natalina_para_agentes_politicos_4.doc</t>
   </si>
   <si>
     <t>“Da nova redação ao inciso XXIX e acresce o inciso XXX, com a redação anterior do inciso XXIX, todos, do art. 30 da LOM”.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Outros Órgãos - OOS</t>
   </si>
   <si>
     <t>Submetemos à consideração de Vossas Excelências a respectiva Emenda a Lei Orgânica do Município a concessão de gratificação natalina [décimo terceiro] e terço de férias constitucional para prefeito, vice-prefeito e vereadores.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/proposta_de_emenda_a_l.o.m.doc</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/proposta_de_emenda_a_l.o.m.doc</t>
   </si>
   <si>
     <t>“Acrescenta o § 9 o artigo 76 da Lei Orgânica Municipal do Município de Alto Alegre dos Parecis, Estado da Rondônia, e dá outras providências. ”</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFICIOS RECEBIDOS</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo, convidar os Nobres edis a acompanhar a 1º Audiência Publica do quadrimestre do ano de 2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sebrae _x000D_
 capacitação de empreendedores de Alto Alegre</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>CONVITE SOBRE CONFERENCIA DE COMPRA PUBLICA</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Assunto_x000D_
 Projeto brasil Sorridente</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/713.52d_-_oficio_-_no_90_sempog_-_dplo_2023_-_21_09_2023_09_47_52_.pdf</t>
+    <t>http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/713.52d_-_oficio_-_no_90_sempog_-_dplo_2023_-_21_09_2023_09_47_52_.pdf</t>
   </si>
   <si>
     <t>SOLICITA SESSÃO EXTRAORDINÁRIA REINTERANDO O OFÍCIO - Nº 89_SEMPOG - DPLO_2023 - 19_09_2023</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>CONVITES</t>
   </si>
   <si>
     <t>Convite para a 3º festa Agropecuária de Santa Luzia d' Oeste</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>convite</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>PRESC</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TCE-RO</t>
+  </si>
+  <si>
+    <t>ACORDÃO APL-TC Nº 227/24 E DO PARECER PRÉVIO PPL-TC Nº 50/24, DE RELATORIA DO CONSELHEIRO PAULO CURI NETO, ALBERGADO PROCESSO-E Nº 1352/2024, QUE TRATA DA PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2023- GESTÃO DO PREFEITO DENAIR PEDRO DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2094,68 +2106,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/9/055_projeto_de_lei_no_1.873_08.05.2023_fms_sup._fin._blocos_em_saude_exercicios_anteriores_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/057_projeto_de_lei_no_1.875_15.05.2023_semec_cv103-seduc.pge.ro-2023-fazer.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_no_1876_18.05.2023_autoriza_terceirizacao_de_servicos_medicos.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/401.4ba_-_projeto_de_lei_-_no_1.877_2023_-_25_05_2023_juntado.10pag_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/45f.672_-_projeto_de_lei_-_no_1.878_2023_-_12_06_2023_09_28_55_juntado5pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/48a.a94_-_projeto_de_lei_-_no_1.879_2023_-_19_06_2023_juntado_25pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/48a.b98_-_projeto_de_lei_-_no_1.880_2023_-_19_06_2023_juntado_7pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/48a.ad8_-_projeto_de_lei_-_no_1.881_2023_-_19_06_2023_juntado_36pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/4a5.f59_-_projeto_de_lei_-_no_1.882_2023_-_22_06_2023_12_29_06_juntado-5pag.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/36/4a6.3c5_-_projeto_de_lei_-_no_1.884_2023_-_22_06_2023_12_40_19_3_juntado-26pag.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/37/4a9.5c8_-_projeto_de_lei_-_no_1.885_2023_-_26_06_2023_09_07_42_juntado_5pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/38/4ae.cc3_-_projeto_de_lei_-_no_1.886_2023_-_26_06_2023_13_19_16_juntado_30pag..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/4b1.5a2_-_projeto_de_lei_-_no_1.887_2023_-_26_06_2023_16_15_08_juntado_13pag..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/4da.915_-_projeto_de_lei_-_no_1.890_2023_-_29_06_2023_13_40_57_juntada_5pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/4e3.43d_-_projeto_de_lei_-_no_1.891_2023_-_30_06_2023_13_42_56__juntado.27pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/4e3.465_-_projeto_de_lei_-_no_1.892_2023_-_30_06_2023_13_51_13_juntada.25pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/507.4c6_-_projeto_de_lei_-_no_1.893_2023_-_07_07_2023_11_56_57d_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/508.309_-_projeto_de_lei_-_no_1.894_2023_-_07_07_2023_12_15_56_juntada5pag_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/510.4dc_-_projeto_de_lei_-_no_1.895_2023_-_10_07_2023_10_30_16_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_ordinario_1896.2023_juntado_08_pg.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/529.849_-_projeto_de_lei_-_no_1.898_2023_-_12_07_2023_14_10_50_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/47/529.89d_-_projeto_de_lei_-_no_1.899_2023_-_12_07_2023_14_16_56_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/529.975_-_projeto_de_lei_-_no_1.900_2023_-_12_07_2023_14_22_44_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/568.682_-_projeto_de_lei_-_no_1.901_2023_-_20_07_2023_10_53_11_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/568.796_-_projeto_de_lei_-_no_1.902_2023_-_20_07_2023_10_57_27_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/568.b54_-_projeto_de_lei_-_no_1.903_2023_-_20_07_2023_11_02_08_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/569.398_-_projeto_de_lei_-_no_1.904_2023_-_20_07_2023_11_25_44_juntada41pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/56a.452_-_projeto_de_lei_-_no_1.905_2023_-_20_07_2023_11_59_58_juntada35pag.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/57/586.93c_-_projeto_de_lei_-_no_1.906_2023_-_25_07_2023_18_29_42704.juntada12pag__.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/58/586.9e8_-_projeto_de_lei_-_no_1.907_2023_-_25_07_2023_18_38_59_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/586.a2b_-_projeto_de_lei_-_no_1.908_2023_-_25_07_2023_18_42_25_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/590.cd1_-_projeto_de_lei_-_no_1.909_2023_-_26_07_2023_13_15_15_junatada25pag_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/590.cfa_-_projeto_de_lei_-_no_1.910_2023_-_26_07_2023_13_19_04_juntada23pag_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/proc._adm._0001551.1.6-2023_-_legislativo_normativo_principal_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_1912.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_1.915-2023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_-_no_1.916_2023_-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_-_no_1.917_2023_-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_5.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/74/document_33_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/6c1.862_-_projeto_de_lei_-_no_1.924_2023_-_11_09_2023_juntado4pag.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/6c1.8c8_-_projeto_de_lei_-_no_1.925_2023_-_11_09_2023_juntado6pag__1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/6ce.3e9_-_projeto_de_lei_-_no_1.926_2023_-_12_09_2023_15_46_22_juntado36pag.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/80/6e9.419_-_projeto_de_lei_-_no_1.927_2023_-_15_09_2023_15_33_07_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/6f8.4db_-_projeto_de_lei_-_no_1.928_2023_-_18_09_2023_17_09_22_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/6f8.4a9_-_projeto_de_lei_-_no_1.929_2023_-_18_09_2023_17_04_27_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/6f8.5b4_-_projeto_de_lei_-_no_1.930_2023_-_18_09_2023_17_19_16_juntada21pag.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/6f8.548_-_projeto_de_lei_-_no_1.931_2023_-_18_09_2023_17_12_55_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/728.560_-_projeto_de_lei_-_no_1.932_2023_-_25_09_2023_14_39_17-juntado9pag.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/73d.514_-_projeto_de_lei_-_no_1.933_2023_-_28_09_2023_10_05_38_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/73d.52c_-_projeto_de_lei_-_no_1.934_2023_-_28_09_2023_10_15_36_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/73d.5ed_-_projeto_de_lei_-_no_1.935_2023_-_28_09_2023_10_20_13_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/764.7ec_-_projeto_de_lei_-_no_1.936_2023_-_03_10_2023_14_07_57_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/764.842_-_projeto_de_lei_-_no_1.937_2023_-_03_10_2023_14_11_24_juntado7pag.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/764.9aa_-_oficio_-_no_97_sempog_-_dplo_2023_-_03_10_2023_14_33_14_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/76f.d42_-_projeto_de_lei_-_no_1.939_2023_-_05_10_2023_10_27_50_juntada5pag_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/775.0ef_-_projeto_de_lei_-_no_1.941_2023_-_05_10_2023_13_37_11_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/77d.c44_-_projeto_de_lei_-_no_1.943_2023_-_06_10_2023_12_07_08_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/77d.d02_-_projeto_de_lei_-_no_1.944_2023_-_06_10_2023_12_10_33_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/79b.9e2_-_projeto_de_lei_-_no_1.945_2023_juntado178pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/7a8.54d_-_projeto_de_lei_-_no_1.947_2023_-_11_10_2023_20_48_01_juntado522pag.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/7cd.922_-_projeto_de_lei_-_no_1.951_2023_-_19_10_2023_15_35_14_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/7cd.981_-_projeto_de_lei_-_no_1.952_2023_-_19_10_2023_15_37_05__.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/7ca.2a7_-_projeto_de_lei_-_no_1.950_2023_-_19_10_2023_10_46_24_juntada10pag_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/7d9.cbe_-_projeto_de_lei_-_no_1.955_2023_-_20_10_2023_13_46_31_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/7d8.045_-_projeto_de_lei_-_no_1.954_2023_-_20_10_2023_12_21_03_juntada13pag_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/7ec.18b_-_projeto_de_lei_-_no_1.956_2023_juntado_4pg.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/7fe.25c_-_projeto_de_lei_-_no_1.957_2023_-_26_10_2023_09_21_29_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/80b.9a5_-_projeto_de_lei_-_no_1.958_2023_-_27_10_2023_15_02_49_juntado14pag__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/80b.ab5_-_projeto_de_lei_-_no_1.959_2023_-_27_10_2023_15_33_17_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/80c.6d6_-_projeto_de_lei_-_no_1.960_2023_-_28_10_2023_12_34_26_juntado205pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/82d.a1a_-_projeto_de_lei_-_no_1.961_2023_-_01_11_2023_13_27_48_juntado21pag.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/840.25d_-_projeto_de_lei_-_no_1.962_2023_-_08_11_2023_10_53_13_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/840.b77_-_projeto_de_lei_-_no_1.963_2023_-_08_11_2023_11_01_03_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/841.452_-_projeto_de_lei_-_no_1.964_2023_-_08_11_2023_11_12_05_juntada126pag.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/841.c7f_-_projeto_de_lei_-_no_1.965_2023_-_08_11_2023_11_28_53_juntado88pag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/84e.271_-_projeto_de_lei_-_no_1.966_2023_-_09_11_2023_13_21_39_juntado10pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/857.e21_-_projeto_de_lei_-_no_1.967_2023_-_10_11_2023_13_26_58_juntada08pag.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/858.716_-_projeto_de_lei_-_no_1.968_2023_-_10_11_2023_14_41_20_juntada34pag.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/860.e60_-_projeto_de_lei_-_no_1.969_2023_-_13_11_2023_13_14_31_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/8a9.ce2_-_projeto_de_lei_-_no_1.971_2023_-_24_11_2023_14_12_06_juntada34pag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/8aa.333_-_projeto_de_lei_-_no_1.972_2023_-_25_11_2023_14_20_35_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/8aa.3e6_-_projeto_de_lei_-_no_1.973_2023_-_25_11_2023_14_23_30_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/8aa.4a5_-_projeto_de_lei_-_no_1.974_2023_-_25_11_2023_14_29_51_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/8aa.600_-_projeto_de_lei_-_no_1.975_2023_-_25_11_2023_14_43_10_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/8aa.aac_-_projeto_de_lei_-_no_1.976_2023_-_25_11_2023_19_35_58_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/8de.f58_-_projeto_de_lei_-_no_1.980_2023_-_01_12_2023_12_04_01_juntado14pag_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/8e0.ce4_-_projeto_de_lei_-_no_1.981_2023_-_01_12_2023_12_57_03_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/8e4.946_-_projeto_de_lei_-_no_1.982_2023_-_04_12_2023_11_15_40_juntado21pag_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/158_plo_no_1.977_25.11.2023_semec_suplementacao_orcamentaria_cedida_364.03518.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/8ec.2ff_-_projeto_de_lei_-_no_1.984_2023_-_05_12_2023_11_41_16_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_1983_05.12.2023_semas__ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto1985_pronto_camara_5_pg.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/912.3c0_-_projeto_de_lei_-_no_1.987_2023_-_08_12_2023_14_53_58_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/912.445_-_projeto_de_lei_-_no_1.988_2023_-_08_12_2023_14_57_24_junatada7pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/912.623_-_projeto_de_lei_-_no_1.989_2023_-_08_12_2023_15_00_57_junatado9pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/912.6aa_-_projeto_de_lei_-_no_1.990_2023_-_08_12_2023_15_03_33_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/912.c9f_-_projeto_de_lei_-_no_1.991_2023_-_08_12_2023_19_25_52_juntada9pag_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/91c.6de_-_projeto_de_lei_-_no_1.992_2023_-_11_12_2023_13_57_43_juntada7pagi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/91c.908_-_projeto_de_lei_-_no_1.993_2023_-_11_12_2023_14_02_11_juntada7pag__.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/951.d77_-_projeto_de_lei_-_no_1.994_2023_-_15_12_2023_12_14_53_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/952.c6c_-_projeto_de_lei_-_no_1.995_2023_-_15_12_2023_12_32_06_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_1996_pronto_14_pg.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/986.c5a_-_projeto_de_lei_-_no_1.997_2023_-_20_12_2023_14_08_36_juntado6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/995.cdc_-_projeto_de_lei_-_no_1.998_2023_-_21_12_2023_12_55_18_juntada40pag_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/99a.8ac_-_projeto_de_lei_-_no_1.999_2023_-_21_12_2023_19_24_22_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/99a.b88_-_projeto_de_lei_-_no_2.000_2023_-_21_12_2023_21_50_59_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/99a.cda_-_projeto_de_lei_-_no_2.001_2023_-_21_12_2023_21_56_32_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/99a.ffe_-_projeto_de_lei_-_no_2.002_2023_-_21_12_2023_23_13_48_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/2/37b.833_-_projeto_de_lei_-_no_1.869_2023_-_05_05_2023_e_acervo_tecnico_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/064_substitutivo_1_projeto_de_lei_comp_n_1865.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_complementar_1896.2023_juntado_47_pg.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/plc_no_1979.2023_pronto_para_encaminhar_pra_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_ok_para_camara_6pg.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_009_2023.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_valceir.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/proposta_de_emenda_a_l.o.m_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_emenda_a_lom_cria_gratificacao_natalina_para_agentes_politicos_4.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/proposta_de_emenda_a_l.o.m.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/713.52d_-_oficio_-_no_90_sempog_-_dplo_2023_-_21_09_2023_09_47_52_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/anteprojeto_de_lei_48_semana_anti_drogas_marlene.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/9/055_projeto_de_lei_no_1.873_08.05.2023_fms_sup._fin._blocos_em_saude_exercicios_anteriores_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/057_projeto_de_lei_no_1.875_15.05.2023_semec_cv103-seduc.pge.ro-2023-fazer.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_no_1876_18.05.2023_autoriza_terceirizacao_de_servicos_medicos.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/401.4ba_-_projeto_de_lei_-_no_1.877_2023_-_25_05_2023_juntado.10pag_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/45f.672_-_projeto_de_lei_-_no_1.878_2023_-_12_06_2023_09_28_55_juntado5pag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/48a.a94_-_projeto_de_lei_-_no_1.879_2023_-_19_06_2023_juntado_25pag.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/48a.b98_-_projeto_de_lei_-_no_1.880_2023_-_19_06_2023_juntado_7pag.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/48a.ad8_-_projeto_de_lei_-_no_1.881_2023_-_19_06_2023_juntado_36pag.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/4a5.f59_-_projeto_de_lei_-_no_1.882_2023_-_22_06_2023_12_29_06_juntado-5pag.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/36/4a6.3c5_-_projeto_de_lei_-_no_1.884_2023_-_22_06_2023_12_40_19_3_juntado-26pag.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/37/4a9.5c8_-_projeto_de_lei_-_no_1.885_2023_-_26_06_2023_09_07_42_juntado_5pag.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/38/4ae.cc3_-_projeto_de_lei_-_no_1.886_2023_-_26_06_2023_13_19_16_juntado_30pag..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/4b1.5a2_-_projeto_de_lei_-_no_1.887_2023_-_26_06_2023_16_15_08_juntado_13pag..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/4da.915_-_projeto_de_lei_-_no_1.890_2023_-_29_06_2023_13_40_57_juntada_5pag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/4e3.43d_-_projeto_de_lei_-_no_1.891_2023_-_30_06_2023_13_42_56__juntado.27pag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/4e3.465_-_projeto_de_lei_-_no_1.892_2023_-_30_06_2023_13_51_13_juntada.25pag.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/507.4c6_-_projeto_de_lei_-_no_1.893_2023_-_07_07_2023_11_56_57d_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/508.309_-_projeto_de_lei_-_no_1.894_2023_-_07_07_2023_12_15_56_juntada5pag_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/510.4dc_-_projeto_de_lei_-_no_1.895_2023_-_10_07_2023_10_30_16_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_ordinario_1896.2023_juntado_08_pg.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/529.849_-_projeto_de_lei_-_no_1.898_2023_-_12_07_2023_14_10_50_juntada17pag.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/47/529.89d_-_projeto_de_lei_-_no_1.899_2023_-_12_07_2023_14_16_56_juntada13pag.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/529.975_-_projeto_de_lei_-_no_1.900_2023_-_12_07_2023_14_22_44_juntada20pag.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/568.682_-_projeto_de_lei_-_no_1.901_2023_-_20_07_2023_10_53_11_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/568.796_-_projeto_de_lei_-_no_1.902_2023_-_20_07_2023_10_57_27_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/568.b54_-_projeto_de_lei_-_no_1.903_2023_-_20_07_2023_11_02_08_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/569.398_-_projeto_de_lei_-_no_1.904_2023_-_20_07_2023_11_25_44_juntada41pag.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/56a.452_-_projeto_de_lei_-_no_1.905_2023_-_20_07_2023_11_59_58_juntada35pag.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/57/586.93c_-_projeto_de_lei_-_no_1.906_2023_-_25_07_2023_18_29_42704.juntada12pag__.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/58/586.9e8_-_projeto_de_lei_-_no_1.907_2023_-_25_07_2023_18_38_59_juntada15pag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/586.a2b_-_projeto_de_lei_-_no_1.908_2023_-_25_07_2023_18_42_25_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/590.cd1_-_projeto_de_lei_-_no_1.909_2023_-_26_07_2023_13_15_15_junatada25pag_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/590.cfa_-_projeto_de_lei_-_no_1.910_2023_-_26_07_2023_13_19_04_juntada23pag_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/proc._adm._0001551.1.6-2023_-_legislativo_normativo_principal_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_1912.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_1.915-2023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_-_no_1.916_2023_-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_-_no_1.917_2023_-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_5.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/74/document_33_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/6c1.862_-_projeto_de_lei_-_no_1.924_2023_-_11_09_2023_juntado4pag.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/6c1.8c8_-_projeto_de_lei_-_no_1.925_2023_-_11_09_2023_juntado6pag__1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/6ce.3e9_-_projeto_de_lei_-_no_1.926_2023_-_12_09_2023_15_46_22_juntado36pag.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/80/6e9.419_-_projeto_de_lei_-_no_1.927_2023_-_15_09_2023_15_33_07_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/6f8.4db_-_projeto_de_lei_-_no_1.928_2023_-_18_09_2023_17_09_22_juntada28pag.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/6f8.4a9_-_projeto_de_lei_-_no_1.929_2023_-_18_09_2023_17_04_27_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/6f8.5b4_-_projeto_de_lei_-_no_1.930_2023_-_18_09_2023_17_19_16_juntada21pag.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/6f8.548_-_projeto_de_lei_-_no_1.931_2023_-_18_09_2023_17_12_55_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/728.560_-_projeto_de_lei_-_no_1.932_2023_-_25_09_2023_14_39_17-juntado9pag.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/73d.514_-_projeto_de_lei_-_no_1.933_2023_-_28_09_2023_10_05_38_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/73d.52c_-_projeto_de_lei_-_no_1.934_2023_-_28_09_2023_10_15_36_juntado12pag.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/73d.5ed_-_projeto_de_lei_-_no_1.935_2023_-_28_09_2023_10_20_13_juntada12pag.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/764.7ec_-_projeto_de_lei_-_no_1.936_2023_-_03_10_2023_14_07_57_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/764.842_-_projeto_de_lei_-_no_1.937_2023_-_03_10_2023_14_11_24_juntado7pag.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/764.9aa_-_oficio_-_no_97_sempog_-_dplo_2023_-_03_10_2023_14_33_14_juntada5pag.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/76f.d42_-_projeto_de_lei_-_no_1.939_2023_-_05_10_2023_10_27_50_juntada5pag_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/775.0ef_-_projeto_de_lei_-_no_1.941_2023_-_05_10_2023_13_37_11_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/77d.c44_-_projeto_de_lei_-_no_1.943_2023_-_06_10_2023_12_07_08_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/77d.d02_-_projeto_de_lei_-_no_1.944_2023_-_06_10_2023_12_10_33_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/79b.9e2_-_projeto_de_lei_-_no_1.945_2023_juntado178pag.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/7a8.54d_-_projeto_de_lei_-_no_1.947_2023_-_11_10_2023_20_48_01_juntado522pag.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/7cd.922_-_projeto_de_lei_-_no_1.951_2023_-_19_10_2023_15_35_14_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/7cd.981_-_projeto_de_lei_-_no_1.952_2023_-_19_10_2023_15_37_05__.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/7ca.2a7_-_projeto_de_lei_-_no_1.950_2023_-_19_10_2023_10_46_24_juntada10pag_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/7b3.854_-_projeto_de_lei_-_no_1.948_2023_-_16_10_2023_junatado8pag.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/7bb.ebe_-_projeto_de_lei_-_no_1.949_2023_-_17_10_2023_13_58_33-juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/7d9.cbe_-_projeto_de_lei_-_no_1.955_2023_-_20_10_2023_13_46_31_juntada19pag.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/7d8.045_-_projeto_de_lei_-_no_1.954_2023_-_20_10_2023_12_21_03_juntada13pag_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/7ec.18b_-_projeto_de_lei_-_no_1.956_2023_juntado_4pg.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/7fe.25c_-_projeto_de_lei_-_no_1.957_2023_-_26_10_2023_09_21_29_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/80b.9a5_-_projeto_de_lei_-_no_1.958_2023_-_27_10_2023_15_02_49_juntado14pag__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/80b.ab5_-_projeto_de_lei_-_no_1.959_2023_-_27_10_2023_15_33_17_juntado13pag.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/80c.6d6_-_projeto_de_lei_-_no_1.960_2023_-_28_10_2023_12_34_26_juntado205pag.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/82d.a1a_-_projeto_de_lei_-_no_1.961_2023_-_01_11_2023_13_27_48_juntado21pag.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/840.25d_-_projeto_de_lei_-_no_1.962_2023_-_08_11_2023_10_53_13_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/840.b77_-_projeto_de_lei_-_no_1.963_2023_-_08_11_2023_11_01_03_juntada11pag.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/841.452_-_projeto_de_lei_-_no_1.964_2023_-_08_11_2023_11_12_05_juntada126pag.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/841.c7f_-_projeto_de_lei_-_no_1.965_2023_-_08_11_2023_11_28_53_juntado88pag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/84e.271_-_projeto_de_lei_-_no_1.966_2023_-_09_11_2023_13_21_39_juntado10pag.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/857.e21_-_projeto_de_lei_-_no_1.967_2023_-_10_11_2023_13_26_58_juntada08pag.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/858.716_-_projeto_de_lei_-_no_1.968_2023_-_10_11_2023_14_41_20_juntada34pag.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/860.e60_-_projeto_de_lei_-_no_1.969_2023_-_13_11_2023_13_14_31_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/8a9.ce2_-_projeto_de_lei_-_no_1.971_2023_-_24_11_2023_14_12_06_juntada34pag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/8aa.333_-_projeto_de_lei_-_no_1.972_2023_-_25_11_2023_14_20_35_juntada29pag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/8aa.3e6_-_projeto_de_lei_-_no_1.973_2023_-_25_11_2023_14_23_30_juntada10pag.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/8aa.4a5_-_projeto_de_lei_-_no_1.974_2023_-_25_11_2023_14_29_51_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/8aa.600_-_projeto_de_lei_-_no_1.975_2023_-_25_11_2023_14_43_10_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/8aa.aac_-_projeto_de_lei_-_no_1.976_2023_-_25_11_2023_19_35_58_juntada14pag_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/8de.f58_-_projeto_de_lei_-_no_1.980_2023_-_01_12_2023_12_04_01_juntado14pag_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/8e0.ce4_-_projeto_de_lei_-_no_1.981_2023_-_01_12_2023_12_57_03_juntada18pag.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/8e4.946_-_projeto_de_lei_-_no_1.982_2023_-_04_12_2023_11_15_40_juntado21pag_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/158_plo_no_1.977_25.11.2023_semec_suplementacao_orcamentaria_cedida_364.03518.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/8ec.2ff_-_projeto_de_lei_-_no_1.984_2023_-_05_12_2023_11_41_16_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_1983_05.12.2023_semas__ok.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto1985_pronto_camara_5_pg.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/912.3c0_-_projeto_de_lei_-_no_1.987_2023_-_08_12_2023_14_53_58_juntada9pag.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/912.445_-_projeto_de_lei_-_no_1.988_2023_-_08_12_2023_14_57_24_junatada7pag.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/912.623_-_projeto_de_lei_-_no_1.989_2023_-_08_12_2023_15_00_57_junatado9pag.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/912.6aa_-_projeto_de_lei_-_no_1.990_2023_-_08_12_2023_15_03_33_juntada8pag.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/912.c9f_-_projeto_de_lei_-_no_1.991_2023_-_08_12_2023_19_25_52_juntada9pag_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/91c.6de_-_projeto_de_lei_-_no_1.992_2023_-_11_12_2023_13_57_43_juntada7pagi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/91c.908_-_projeto_de_lei_-_no_1.993_2023_-_11_12_2023_14_02_11_juntada7pag__.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/951.d77_-_projeto_de_lei_-_no_1.994_2023_-_15_12_2023_12_14_53_juntada4pag.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/952.c6c_-_projeto_de_lei_-_no_1.995_2023_-_15_12_2023_12_32_06_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_1996_pronto_14_pg.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/986.c5a_-_projeto_de_lei_-_no_1.997_2023_-_20_12_2023_14_08_36_juntado6pag.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/995.cdc_-_projeto_de_lei_-_no_1.998_2023_-_21_12_2023_12_55_18_juntada40pag_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/99a.8ac_-_projeto_de_lei_-_no_1.999_2023_-_21_12_2023_19_24_22_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/99a.b88_-_projeto_de_lei_-_no_2.000_2023_-_21_12_2023_21_50_59_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/99a.cda_-_projeto_de_lei_-_no_2.001_2023_-_21_12_2023_21_56_32_juntada6pag.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/99a.ffe_-_projeto_de_lei_-_no_2.002_2023_-_21_12_2023_23_13_48_juntada7pag.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/2/37b.833_-_projeto_de_lei_-_no_1.869_2023_-_05_05_2023_e_acervo_tecnico_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/064_substitutivo_1_projeto_de_lei_comp_n_1865.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_complementar_1896.2023_juntado_47_pg.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/plc_no_1979.2023_pronto_para_encaminhar_pra_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_ok_para_camara_6pg.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_009_2023.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_valceir.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/proposta_de_emenda_a_l.o.m_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_emenda_a_lom_cria_gratificacao_natalina_para_agentes_politicos_4.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/proposta_de_emenda_a_l.o.m.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/713.52d_-_oficio_-_no_90_sempog_-_dplo_2023_-_21_09_2023_09_47_52_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoalegredoparecis.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5821,325 +5833,351 @@
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>536</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>27</v>
       </c>
       <c r="D143" t="s">
         <v>533</v>
       </c>
       <c r="E143" t="s">
         <v>534</v>
       </c>
       <c r="F143" t="s">
         <v>537</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H143" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
+        <v>540</v>
+      </c>
+      <c r="E144" t="s">
         <v>541</v>
       </c>
-      <c r="E144" t="s">
+      <c r="F144" t="s">
+        <v>37</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="F144" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>131</v>
       </c>
       <c r="D145" t="s">
+        <v>545</v>
+      </c>
+      <c r="E145" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="F145" t="s">
         <v>504</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>135</v>
       </c>
       <c r="D146" t="s">
+        <v>545</v>
+      </c>
+      <c r="E146" t="s">
         <v>546</v>
       </c>
-      <c r="E146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>22</v>
       </c>
       <c r="D147" t="s">
+        <v>545</v>
+      </c>
+      <c r="E147" t="s">
         <v>546</v>
       </c>
-      <c r="E147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" t="s">
         <v>37</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H147" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
+        <v>556</v>
+      </c>
+      <c r="E148" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>508</v>
       </c>
       <c r="D149" t="s">
+        <v>556</v>
+      </c>
+      <c r="E149" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>561</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>555</v>
+      </c>
+      <c r="D150" t="s">
+        <v>556</v>
+      </c>
+      <c r="E150" t="s">
+        <v>557</v>
+      </c>
+      <c r="F150" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>563</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>565</v>
       </c>
-      <c r="B151" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D151" t="s">
+        <v>556</v>
+      </c>
+      <c r="E151" t="s">
         <v>557</v>
       </c>
-      <c r="E151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>567</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>559</v>
+      </c>
+      <c r="D152" t="s">
+        <v>556</v>
+      </c>
+      <c r="E152" t="s">
+        <v>557</v>
+      </c>
+      <c r="F152" t="s">
+        <v>37</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>508</v>
       </c>
       <c r="D153" t="s">
+        <v>570</v>
+      </c>
+      <c r="E153" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D154" t="s">
+        <v>570</v>
+      </c>
+      <c r="E154" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
         <v>575</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>508</v>
+      </c>
+      <c r="D155" t="s">
+        <v>576</v>
+      </c>
+      <c r="E155" t="s">
+        <v>577</v>
+      </c>
+      <c r="F155" t="s">
+        <v>578</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
+        <v>579</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6253,50 +6291,51 @@
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>